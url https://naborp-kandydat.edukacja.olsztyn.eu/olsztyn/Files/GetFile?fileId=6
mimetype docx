--- v0 (2026-02-07)
+++ v1 (2026-04-14)
@@ -1,103 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="1043A1D0" w14:textId="32D5836D" w:rsidR="00F4452D" w:rsidRPr="003B405B" w:rsidRDefault="003B405B" w:rsidP="009A1FDA">
+    <w:p w14:paraId="1043A1D0" w14:textId="38ABC604" w:rsidR="00F4452D" w:rsidRPr="003B405B" w:rsidRDefault="003B405B" w:rsidP="009A1FDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B405B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REKRUTACJA DO PRZEDSZKOLA 202</w:t>
       </w:r>
-      <w:r w:rsidR="00583349">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00D84B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="003B405B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="00583349">
-[...8 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00D84B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="003B405B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  OLSZTYN </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA36DA6" w14:textId="77777777" w:rsidR="00F4452D" w:rsidRPr="003B405B" w:rsidRDefault="00F4452D" w:rsidP="009A1FDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -700,52 +702,50 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - tak / nie</w:t>
       </w:r>
       <w:r w:rsidR="00F30376" w:rsidRPr="00F30376">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F30376">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="7D590CAD" w14:textId="77777777" w:rsidR="009A1FDA" w:rsidRPr="00F30376" w:rsidRDefault="009A1FDA" w:rsidP="009A1FDA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C4836FE" w14:textId="77777777" w:rsidR="009A1FDA" w:rsidRPr="00F30376" w:rsidRDefault="009A1FDA" w:rsidP="009A1FDA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -1391,50 +1391,57 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F897C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95E88964"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1545,57 +1552,59 @@
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A1FDA"/>
     <w:rsid w:val="001E631C"/>
     <w:rsid w:val="00200805"/>
     <w:rsid w:val="003B405B"/>
     <w:rsid w:val="0041748E"/>
     <w:rsid w:val="004D25C7"/>
     <w:rsid w:val="00583349"/>
     <w:rsid w:val="005E0823"/>
+    <w:rsid w:val="007C72B7"/>
     <w:rsid w:val="008175A2"/>
     <w:rsid w:val="009A1FDA"/>
     <w:rsid w:val="009F7B7B"/>
     <w:rsid w:val="00A91BA7"/>
     <w:rsid w:val="00B227BE"/>
     <w:rsid w:val="00BC6161"/>
     <w:rsid w:val="00C82AD4"/>
+    <w:rsid w:val="00D84B46"/>
     <w:rsid w:val="00F30376"/>
     <w:rsid w:val="00F4452D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -2016,50 +2025,80 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009A1FDA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007C72B7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
+    <w:name w:val="Tekst dymka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstdymka"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C72B7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2337,29 +2376,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1677</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dyrektor</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>