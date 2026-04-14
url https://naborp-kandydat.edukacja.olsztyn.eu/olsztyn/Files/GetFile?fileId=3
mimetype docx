--- v0 (2026-02-07)
+++ v1 (2026-04-14)
@@ -1,135 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 23.7.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9072" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5387"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
-      <w:tr w14:paraId="7205B26D" w14:textId="77777777" w:rsidTr="00DB6B7C">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00DB6B7C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004B7787" w:rsidP="00DB6B7C" w14:paraId="1EC1694C" w14:textId="77777777">
+          <w:p w:rsidR="004B7787" w:rsidRDefault="004B7787" w:rsidP="00DB6B7C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B7787" w:rsidRPr="00D9313A" w:rsidP="00FE3D90" w14:paraId="7CF14B11" w14:textId="77777777">
+          <w:p w:rsidR="004B7787" w:rsidRPr="00D9313A" w:rsidRDefault="00C4101E" w:rsidP="00FE3D90">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D9313A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nr </w:t>
             </w:r>
             <w:r w:rsidR="00FE3D90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>wniosku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B7787" w:rsidRPr="00D9313A" w:rsidP="00DB6B7C" w14:paraId="4FD9CFCC" w14:textId="5937A77C">
+          <w:p w:rsidR="004B7787" w:rsidRPr="00D9313A" w:rsidRDefault="00C4101E" w:rsidP="00DB6B7C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
@@ -163,1527 +158,1305 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C91CF6">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«Kandydat_NumerZgloszenia»</w:instrText>
             </w:r>
             <w:r w:rsidRPr="000E28EB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve">" </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...4 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="344762CF" w14:textId="77777777" w:rsidTr="0096419D">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="0096419D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004B7787" w:rsidP="00DB6B7C" w14:paraId="5F9B0053" w14:textId="77777777">
+          <w:p w:rsidR="004B7787" w:rsidRDefault="004B7787" w:rsidP="00DB6B7C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="004B7787" w:rsidP="00DB6B7C" w14:paraId="58684C63" w14:textId="2F61625C">
+          <w:p w:rsidR="004B7787" w:rsidRDefault="00C4101E" w:rsidP="00DB6B7C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data i godzina złożenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="21AB5A29" w14:textId="77777777" w:rsidTr="00A0223F">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00A0223F">
         <w:trPr>
           <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00076D3F" w:rsidP="00DB6B7C" w14:paraId="31A667CE" w14:textId="77777777">
+          <w:p w:rsidR="00076D3F" w:rsidRDefault="00076D3F" w:rsidP="00DB6B7C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00076D3F" w:rsidRPr="00A64D15" w:rsidP="00DB6B7C" w14:paraId="2618D4E0" w14:textId="5C65E4DE">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00076D3F" w:rsidRPr="00A64D15" w:rsidRDefault="00C4101E" w:rsidP="00DB6B7C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A64D15">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00A64D15">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> IF </w:instrText>
-[...29 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:instrText xml:space="preserve"> IF "" = "-- nie podano --" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A64D15">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004B7787" w:rsidP="00DB6B7C" w14:paraId="04E0DE37" w14:textId="77777777">
+    <w:p w:rsidR="004B7787" w:rsidRDefault="004B7787" w:rsidP="00DB6B7C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3090"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DB6B7C" w:rsidRPr="004128D3" w:rsidP="4813A782" w14:paraId="41B9A94A" w14:textId="2F23837A">
+    <w:p w:rsidR="00DB6B7C" w:rsidRPr="004128D3" w:rsidRDefault="00C4101E" w:rsidP="4813A782">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="72170141">
+      <w:r w:rsidRPr="4813A782">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>WNIOSEK O PRZYJĘCIE KANDYDATA</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="72170141">
+      <w:r w:rsidRPr="4813A782">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DO</w:t>
       </w:r>
-      <w:r w:rsidRPr="72170141" w:rsidR="000D7C71">
+      <w:r w:rsidR="000D7C71" w:rsidRPr="4813A782">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> PRZEDSZKOLA OD 1 WRZEŚNIA 20</w:t>
       </w:r>
-      <w:r w:rsidRPr="72170141" w:rsidR="00F911FA">
+      <w:r w:rsidR="00F911FA" w:rsidRPr="4813A782">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="72170141" w:rsidR="0E5223E2">
+      <w:r w:rsidR="00DD638B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>6</w:t>
-      </w:r>
+        <w:t>6r.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00DB6B7C" w:rsidRPr="00371A8A" w:rsidP="00DB6B7C" w14:paraId="0AA05666" w14:textId="77777777">
+    <w:p w:rsidR="00DB6B7C" w:rsidRPr="00371A8A" w:rsidRDefault="00C4101E" w:rsidP="00DB6B7C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371A8A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(dotyczy dzieci uprawnionych do uczęszczania do przedszkola)</w:t>
+        <w:t xml:space="preserve">(dotyczy dzieci </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371A8A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uprawnionych do uczęszczania do przedszkola)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB6B7C" w:rsidRPr="00DB6B7C" w:rsidP="00DB6B7C" w14:paraId="441F4AB7" w14:textId="77777777">
+    <w:p w:rsidR="00DB6B7C" w:rsidRPr="00DB6B7C" w:rsidRDefault="00DB6B7C" w:rsidP="00DB6B7C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DB6B7C" w:rsidRPr="00371A8A" w:rsidP="00DB6B7C" w14:paraId="7F822924" w14:textId="77777777">
+    <w:p w:rsidR="00DB6B7C" w:rsidRPr="00371A8A" w:rsidRDefault="00C4101E" w:rsidP="00DB6B7C">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Nagwek2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371A8A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wypełniając wniosek należy podać dane zgodnie ze stanem faktycznym. Poświadczenie nieprawdy prowadzi do odpowiedzialności karnej wynikającej z art. 233 Ustawy z dnia 6 czerwca 1997r. Kodeks Karny.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB6B7C" w:rsidRPr="00371A8A" w:rsidP="004128D3" w14:paraId="3F71420A" w14:textId="77777777">
+    <w:p w:rsidR="00DB6B7C" w:rsidRPr="00371A8A" w:rsidRDefault="00C4101E" w:rsidP="004128D3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371A8A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wniosek należy złożyć tylko w </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00371A8A" w:rsidR="004128D3">
+        <w:t>Wniosek należ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371A8A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">y złożyć tylko w </w:t>
+      </w:r>
+      <w:r w:rsidR="004128D3" w:rsidRPr="00371A8A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>jednostce</w:t>
       </w:r>
       <w:r w:rsidRPr="00371A8A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> wskazanej na I miejscu listy preferencji w terminie określonym w harmonogramie. Pola zaznaczone gwiazdką są obowiązkowe do wypełnienia we wniosku.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="002738C6" w14:paraId="76FF4C20" w14:textId="77777777">
+    <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="002738C6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A7088">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DANE IDENTYFIKACYJNE KANDYDATA</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9043" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="935"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="738"/>
       </w:tblGrid>
-      <w:tr w14:paraId="57E4B117" w14:textId="77777777" w:rsidTr="00A32658">
-[...12 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00A32658">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00905296" w:rsidRPr="001A7088" w:rsidP="00CB303C" w14:paraId="3B18674E" w14:textId="6ECADA0E">
+          <w:p w:rsidR="00905296" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00CB303C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Imiona</w:t>
             </w:r>
             <w:r w:rsidR="006F40FC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00F6046A">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00905296" w:rsidRPr="001A7088" w:rsidP="00572B60" w14:paraId="323FE298" w14:textId="707556A9">
+          <w:p w:rsidR="00905296" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00572B60">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nazwisko</w:t>
             </w:r>
             <w:r w:rsidR="006F40FC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00CE119C">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3DCB2FE3" w14:textId="77777777" w:rsidTr="00F36C90">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00F36C90">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="935" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A32658" w:rsidRPr="001A7088" w:rsidP="00F36C90" w14:paraId="06A6B30D" w14:textId="77777777">
+          <w:p w:rsidR="00A32658" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00F36C90">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidP="00F36C90" w14:paraId="442F9C6A" w14:textId="610AAE9B">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidRDefault="00C4101E" w:rsidP="00F36C90">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...10 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidP="00F36C90" w14:paraId="71906C2A" w14:textId="610905A5">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidRDefault="00C4101E" w:rsidP="00F36C90">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidP="00F36C90" w14:paraId="4C928968" w14:textId="6D07BB96">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidRDefault="00C4101E" w:rsidP="00F36C90">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidP="00F36C90" w14:paraId="2CAE4841" w14:textId="1D238332">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidRDefault="00C4101E" w:rsidP="00F36C90">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidP="00F36C90" w14:paraId="3516A78D" w14:textId="2971BBC9">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidRDefault="00C4101E" w:rsidP="00F36C90">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidP="00F36C90" w14:paraId="4126A011" w14:textId="6F0D01CB">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidRDefault="00C4101E" w:rsidP="00F36C90">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidP="00F36C90" w14:paraId="01D78FD6" w14:textId="19011162">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidRDefault="00C4101E" w:rsidP="00F36C90">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidP="00F36C90" w14:paraId="45B5A82F" w14:textId="5363BAEA">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidRDefault="00C4101E" w:rsidP="00F36C90">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidP="00F36C90" w14:paraId="6501E9B1" w14:textId="21592DD7">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidRDefault="00C4101E" w:rsidP="00F36C90">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidP="00F36C90" w14:paraId="156F1B3F" w14:textId="6F79E408">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidRDefault="00C4101E" w:rsidP="00F36C90">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidP="00F36C90" w14:paraId="62750199" w14:textId="596341D1">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A32658" w:rsidRPr="00873E56" w:rsidRDefault="00C4101E" w:rsidP="00F36C90">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00873E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="02CE72FB" w14:textId="77777777" w:rsidTr="00914BD2">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00914BD2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00186038" w:rsidRPr="001A7088" w:rsidP="00572B60" w14:paraId="5C766DAA" w14:textId="77777777">
+          <w:p w:rsidR="00186038" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00572B60">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Data urodzenia</w:t>
-[...6 lines deleted...]
-              <w:t>*</w:t>
+              <w:t>Data urodzenia*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00186038" w:rsidP="00914BD2" w14:paraId="465A0B8B" w14:textId="5D43C1F4">
+          <w:p w:rsidR="00186038" w:rsidRDefault="00186038" w:rsidP="00914BD2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F40FC" w:rsidRPr="006F40FC" w:rsidP="00914BD2" w14:paraId="0779A5D9" w14:textId="77777777">
+          <w:p w:rsidR="006F40FC" w:rsidRPr="006F40FC" w:rsidRDefault="00C4101E" w:rsidP="00914BD2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F40FC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>dzień</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00186038" w:rsidP="00914BD2" w14:paraId="60DC1AD8" w14:textId="1C436413">
+          <w:p w:rsidR="00186038" w:rsidRDefault="00186038" w:rsidP="00914BD2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F40FC" w:rsidRPr="006F40FC" w:rsidP="00914BD2" w14:paraId="76FEC654" w14:textId="77777777">
+          <w:p w:rsidR="006F40FC" w:rsidRPr="006F40FC" w:rsidRDefault="00C4101E" w:rsidP="00914BD2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F40FC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>miesiąc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00186038" w:rsidP="00914BD2" w14:paraId="270B7A01" w14:textId="3A1C2C0D">
+          <w:p w:rsidR="00186038" w:rsidRDefault="00186038" w:rsidP="00914BD2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F40FC" w:rsidRPr="006F40FC" w:rsidP="00914BD2" w14:paraId="7E544B01" w14:textId="77777777">
+          <w:p w:rsidR="006F40FC" w:rsidRPr="006F40FC" w:rsidRDefault="00C4101E" w:rsidP="00914BD2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F40FC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>rok</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="224F22E5" w14:textId="77777777" w:rsidTr="00426763">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00426763">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9043" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="00634E15" w14:paraId="451DC659" w14:textId="74F8BD93">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00634E15">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
@@ -1787,51 +1560,51 @@
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> = "True" "R</w:instrText>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>odzaj, seria</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001A7088" w:rsidR="00634E15">
+            <w:r w:rsidR="00634E15" w:rsidRPr="001A7088">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> oraz numer innego dokumentu tożsamości:</w:instrText>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
@@ -1909,101 +1682,101 @@
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>" "R</w:instrText>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>odzaj, seria</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001A7088" w:rsidR="00634E15">
+            <w:r w:rsidR="00634E15" w:rsidRPr="001A7088">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> oraz numer innego dokumentu tożsamości:</w:instrText>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> --- nie dotyczy ---</w:instrText>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve">" </w:instrText>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C91CF6">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>R</w:instrText>
             </w:r>
             <w:r w:rsidR="00C91CF6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>odzaj, seria</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001A7088" w:rsidR="00C91CF6">
+            <w:r w:rsidR="00C91CF6" w:rsidRPr="001A7088">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> oraz numer innego dokumentu tożsamości:</w:instrText>
             </w:r>
             <w:r w:rsidR="00C91CF6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> --- nie dotyczy ---</w:instrText>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
@@ -2029,209 +1802,191 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>W przypadku braku numeru PESEL należy podać rodzaj, serię oraz numer innego dokumentu tożsamości:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00C859C6">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="002738C6" w14:paraId="34D440D5" w14:textId="77777777">
+    <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="002738C6">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A7088">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">DANE </w:t>
       </w:r>
       <w:r w:rsidR="00C15878">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ADRESOWE </w:t>
       </w:r>
       <w:r w:rsidRPr="001A7088">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>KANDYDATA</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="656"/>
         <w:gridCol w:w="24"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="61"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="1077"/>
         <w:gridCol w:w="1617"/>
       </w:tblGrid>
-      <w:tr w14:paraId="09A8D31F" w14:textId="77777777" w:rsidTr="00F91C71">
-[...16 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00F91C71">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="00572B60" w14:paraId="4DC7EBAB" w14:textId="77777777">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00572B60">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Adres zamieszkania</w:t>
+              <w:t>Adres</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A7088">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zamieszkania</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7860C353" w14:textId="77777777" w:rsidTr="00F91C71">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00F91C71">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidP="00E81F9F" w14:paraId="4476DCB1" w14:textId="48103023">
+          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kraj</w:t>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidP="00E81F9F" w14:paraId="1EFD5030" w14:textId="1ED59430">
+          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
@@ -2259,197 +2014,181 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Kandydat</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve">_Adres_Kraj </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...5 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>"</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> "Polska" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Polska</w:t>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidP="00E81F9F" w14:paraId="76FA0BC3" w14:textId="77777777">
+          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ulica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidP="00E81F9F" w14:paraId="71A23F3C" w14:textId="750B6C3B">
+          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidRDefault="00F91C71" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="30441A82" w14:textId="77777777" w:rsidTr="00F91C71">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00F91C71">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidP="00E81F9F" w14:paraId="333241F6" w14:textId="3C99F239">
+          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gmina</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F91C71" w:rsidP="00E81F9F" w14:paraId="2A19491E" w14:textId="01A628F4">
+          <w:p w:rsidR="00F91C71" w:rsidRDefault="00C4101E" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
@@ -2504,51 +2243,51 @@
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve">, P: </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>....................</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve">, </w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F91C71" w:rsidP="00E81F9F" w14:paraId="2716DA11" w14:textId="35F5ED1D">
+          <w:p w:rsidR="00F91C71" w:rsidRDefault="00C4101E" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve">W: </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>....................</w:instrText>
@@ -2588,1002 +2327,928 @@
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, P: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>....................</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidP="00E81F9F" w14:textId="35F5ED1D">
+          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">W: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>....................</w:t>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidP="00E81F9F" w14:paraId="32B893AC" w14:textId="65A7E367">
+          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nr budynku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidP="00E81F9F" w14:paraId="6E05EAA0" w14:textId="21EC4E83">
+          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidRDefault="00F91C71" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F91C71" w:rsidP="00E81F9F" w14:paraId="7406DE5A" w14:textId="77777777">
+          <w:p w:rsidR="00F91C71" w:rsidRDefault="00C4101E" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nr lokalu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F91C71" w:rsidP="00E81F9F" w14:paraId="468D27FE" w14:textId="4C0B5FAF">
+          <w:p w:rsidR="00F91C71" w:rsidRDefault="00F91C71" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1F5D9E1E" w14:textId="77777777" w:rsidTr="00F91C71">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00F91C71">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidP="00E81F9F" w14:paraId="3FB9C1E5" w14:textId="77777777">
+          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidRDefault="00F91C71" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidP="00E81F9F" w14:paraId="545051C5" w14:textId="77777777">
+          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidRDefault="00F91C71" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidP="00E81F9F" w14:paraId="285DDBC4" w14:textId="2040F47A">
+          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kod pocztowy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidP="00E81F9F" w14:paraId="33C4C8F1" w14:textId="6319853F">
+          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidRDefault="00F91C71" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="13438354" w14:textId="77777777" w:rsidTr="00F91C71">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00F91C71">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidP="00E81F9F" w14:paraId="6587B332" w14:textId="490FD83F">
+          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Miejscowość</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidP="00E81F9F" w14:paraId="21F27E40" w14:textId="30C86382">
+          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidRDefault="00F91C71" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidP="00E81F9F" w14:paraId="6EE2251B" w14:textId="1BD74306">
+          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Poczta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidP="00E81F9F" w14:paraId="74B65E10" w14:textId="6CEBBACC">
+          <w:p w:rsidR="00F91C71" w:rsidRPr="001A7088" w:rsidRDefault="00F91C71" w:rsidP="00E81F9F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1C1A2281" w14:textId="77777777" w:rsidTr="00F91C71">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00F91C71">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E048AF" w:rsidRPr="001A7088" w:rsidP="005A44AD" w14:paraId="3B2F2E90" w14:textId="77777777">
+          <w:p w:rsidR="00E048AF" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="005A44AD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dane kontaktowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="54DA10E9" w14:textId="77777777" w:rsidTr="00F91C71">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00F91C71">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="31AA80B0" w14:textId="109C1494">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="7517A0E6" w14:textId="30A83CB1">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="002738C6" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="268483E7" w14:textId="06B7B0B8">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adres e-m</w:t>
             </w:r>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="44C50192" w14:textId="753DC1E2">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="002738C6" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A61FFF" w:rsidP="00A61FFF" w14:paraId="4CC79070" w14:textId="294E0652">
+    <w:p w:rsidR="00A61FFF" w:rsidRDefault="00C4101E" w:rsidP="00A61FFF">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText>True</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "DODATKOWE INFORMACJE O KANDYDACIE </w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5077"/>
         <w:gridCol w:w="3995"/>
       </w:tblGrid>
-      <w:tr w14:paraId="422F1713" w14:textId="77777777" w:rsidTr="00914BD2">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00914BD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00914BD2" w14:paraId="1EFCF1B4" w14:textId="77777777">
+          <w:p w:rsidR="00914BD2" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText>Inne informacje o dziecku</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00914BD2" w14:paraId="68D15823" w14:textId="77777777">
+          <w:p w:rsidR="00914BD2" w:rsidRDefault="00914BD2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A61FFF" w:rsidP="00A61FFF" w14:paraId="2394FE02" w14:textId="2C2758D7">
+    <w:p w:rsidR="00A61FFF" w:rsidRDefault="00C4101E" w:rsidP="00A61FFF">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" "" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">DODATKOWE INFORMACJE O KANDYDACIE </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5077"/>
         <w:gridCol w:w="3995"/>
       </w:tblGrid>
-      <w:tr w14:paraId="422F1713" w14:textId="77777777" w:rsidTr="00914BD2">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00914BD2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00914BD2" w14:textId="77777777">
+          <w:p w:rsidR="00914BD2" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Inne informacje o dziecku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00914BD2" w14:textId="77777777">
+          <w:p w:rsidR="00914BD2" w:rsidRDefault="00914BD2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C15878" w14:textId="2C2758D7">
+    <w:p w:rsidR="00C15878" w:rsidRDefault="00C4101E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002738C6" w:rsidP="002738C6" w14:paraId="25E15EDB" w14:textId="77777777">
+    <w:p w:rsidR="002738C6" w:rsidRDefault="00C4101E" w:rsidP="002738C6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DANE RODZICÓW</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E048AF" w:rsidRPr="00914BD2" w:rsidP="00E048AF" w14:paraId="5200C003" w14:textId="77777777">
+    <w:p w:rsidR="00E048AF" w:rsidRPr="00914BD2" w:rsidRDefault="00C4101E" w:rsidP="00E048AF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00914BD2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(W przypadku, gdy ustanowiono opiekę prawną nad dzieckiem, należy podać dane opiekunów prawnych)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9048" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2438"/>
         <w:gridCol w:w="3305"/>
         <w:gridCol w:w="3305"/>
       </w:tblGrid>
-      <w:tr w14:paraId="553C365E" w14:textId="77777777" w:rsidTr="0096419D">
-[...16 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="0096419D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C15878" w:rsidP="00572B60" w14:paraId="01D325BC" w14:textId="77777777">
+          <w:p w:rsidR="00C15878" w:rsidRDefault="00C15878" w:rsidP="00572B60">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C15878" w:rsidP="00572B60" w14:paraId="1C5B4D54" w14:textId="77777777">
+          <w:p w:rsidR="00C15878" w:rsidRDefault="00C4101E" w:rsidP="00572B60">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matka/opiekunka prawna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C15878" w:rsidP="00572B60" w14:paraId="75B2538D" w14:textId="77777777">
+          <w:p w:rsidR="00C15878" w:rsidRDefault="00C4101E" w:rsidP="00572B60">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ojciec/opiekun prawny</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="795C3F8A" w14:textId="77777777" w:rsidTr="007E1661">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="007E1661">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0EB9" w:rsidRPr="001A7088" w:rsidP="007E1661" w14:paraId="0CEB293F" w14:textId="4B3C83B7">
+          <w:p w:rsidR="007E0EB9" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="007E1661">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Imię i nazwisko</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0EB9" w:rsidRPr="001A7088" w:rsidP="007E1661" w14:paraId="349A1B6C" w14:textId="1BB730D8">
+          <w:p w:rsidR="007E0EB9" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="007E1661">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
@@ -3598,511 +3263,422 @@
               </w:rPr>
               <w:instrText xml:space="preserve"> = "True" "</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun1_Imie </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
+              <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:instrText>" "</w:instrText>
-            </w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="007E0EB9" w:rsidRPr="00AF1871" w:rsidRDefault="00C4101E" w:rsidP="007E1661">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
+              <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
+              <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
-[...17 lines deleted...]
-            </w:pPr>
+              <w:instrText>False</w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin"/>
+              <w:instrText xml:space="preserve"> = "True" "</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> IF </w:instrText>
+              <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:instrText>False</w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AF1871">
+              <w:instrText xml:space="preserve"> MERGEFIELD Opiekun</w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "</w:instrText>
+              <w:instrText>2</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin"/>
+              <w:instrText xml:space="preserve">_Imie </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> MERGEFIELD Opiekun</w:instrText>
-[...1 lines deleted...]
-            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:instrText>2</w:instrText>
+              <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">_Imie </w:instrText>
-[...18 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00AF1871">
-[...38 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6B2D6E63" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="0C6DF333" w14:textId="125C9BF1">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="7117B46E" w14:textId="79A2816B">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="002738C6" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="3571D60D" w14:textId="092867D8">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="002738C6" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2D92DF4D" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="48F0B89C" w14:textId="24FE2BBB">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Adres e-m</w:t>
             </w:r>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ail</w:t>
             </w:r>
             <w:r w:rsidR="00103ADF">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="55E72132" w14:textId="51080460">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="002738C6" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="1EF163EB" w14:textId="31F59ABF">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="002738C6" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="277204F9" w14:textId="77777777" w:rsidTr="0096419D">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="0096419D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9048" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="005A44AD" w14:paraId="768D57E6" w14:textId="77777777">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="005A44AD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adres zamieszkania</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="62F33163" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00270B63" w:rsidRPr="00D72349" w:rsidP="00270B63" w14:paraId="5C358605" w14:textId="2427724F">
+          <w:p w:rsidR="00270B63" w:rsidRPr="00D72349" w:rsidRDefault="00C4101E" w:rsidP="00270B63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kraj</w:t>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00270B63" w:rsidP="00270B63" w14:paraId="0C634530" w14:textId="646BC4DF">
+          <w:p w:rsidR="00270B63" w:rsidRDefault="00C4101E" w:rsidP="00270B63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4116,151 +3692,102 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> = "True" "</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun1_Adres_Kraj </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...5 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve">" </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> IF </w:instrText>
-[...34 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:instrText xml:space="preserve"> IF "" = "Adres krajowy" "Polska" "" </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...5 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00270B63" w:rsidP="00270B63" w14:paraId="5761EDF8" w14:textId="741537D7">
+          <w:p w:rsidR="00270B63" w:rsidRDefault="00C4101E" w:rsidP="00270B63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4274,3943 +3801,3676 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> = "True" "</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun2_Adres_Kraj </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...5 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve">" </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> IF </w:instrText>
-[...34 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:instrText xml:space="preserve"> IF "" = "Adres krajowy" "Polska" "" </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...5 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4858C28E" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="26BA8B31" w14:textId="16AFF95B">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Województwo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="5D7AA3AD" w14:textId="751E0D41">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00FD0F86" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="44E60BA0" w14:textId="4C7AAE6D">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00FD0F86" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4481AD8A" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="102C9BBA" w14:textId="58EC7909">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Powiat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="1A5EF5C1" w14:textId="5B97C5EB">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00FD0F86" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="4806B605" w14:textId="25F699E2">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00FD0F86" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="494E440A" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="3DEB6B2A" w14:textId="1D77E31A">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gmina</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="0B7AF08B" w14:textId="6086492B">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00FD0F86" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="066AC683" w14:textId="3094027E">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00FD0F86" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4EFFD660" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="5A95132A" w14:textId="45DFE7D9">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Miejscowość</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="240D22CD" w14:textId="7C54E475">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00FD0F86" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="26FCE592" w14:textId="67A9DC8A">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00FD0F86" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2D79F57D" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="47CFED87" w14:textId="77777777">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ulica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="0ED826EB" w14:textId="0EE03ACC">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00FD0F86" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="1559B4CE" w14:textId="5B4F56A1">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00FD0F86" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7C1754F3" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="3ACB8E28" w14:textId="66E6D8B6">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nr budynku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="2E1974E4" w14:textId="6AC65594">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00FD0F86" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="21A618EF" w14:textId="7ABF020B">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00FD0F86" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="23AAB6DA" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="2622DD19" w14:textId="77777777">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nr lokalu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="2288D470" w14:textId="0447C5B9">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00FD0F86" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="764A83AF" w14:textId="4F9546B7">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00FD0F86" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2B120CB2" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="6735A0C9" w14:textId="72044863">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kod pocztowy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="0F6625D3" w14:textId="2194402A">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00FD0F86" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="5CC5CB38" w14:textId="3CC91CBE">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00FD0F86" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="08501088" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="6E7DCAF9" w14:textId="28ED2F9B">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Poczta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="6AE0A924" w14:textId="5D5F01AB">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00FD0F86" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidP="00FD0F86" w14:paraId="47C5BF7E" w14:textId="77487ED1">
+          <w:p w:rsidR="00FD0F86" w:rsidRPr="001A7088" w:rsidRDefault="00FD0F86" w:rsidP="00FD0F86">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002738C6" w:rsidRPr="004128D3" w:rsidP="004128D3" w14:paraId="0296D706" w14:textId="77777777">
+    <w:p w:rsidR="002738C6" w:rsidRPr="004128D3" w:rsidRDefault="00C4101E" w:rsidP="004128D3">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004128D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">LISTA WYBRANYCH </w:t>
       </w:r>
-      <w:r w:rsidRPr="004128D3" w:rsidR="009E0355">
+      <w:r w:rsidR="009E0355" w:rsidRPr="004128D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>PRZEDSZKOLI</w:t>
       </w:r>
       <w:r w:rsidRPr="004128D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> I </w:t>
       </w:r>
-      <w:r w:rsidRPr="004128D3" w:rsidR="004128D3">
+      <w:r w:rsidR="004128D3" w:rsidRPr="004128D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>GRUP</w:t>
       </w:r>
-      <w:r w:rsidRPr="004128D3" w:rsidR="009E0355">
+      <w:r w:rsidR="009E0355" w:rsidRPr="004128D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004128D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>WEDŁUG KOLEJNOŚCI PREFERENCJI</w:t>
       </w:r>
-      <w:r w:rsidRPr="004128D3" w:rsidR="00984306">
+      <w:r w:rsidR="00984306" w:rsidRPr="004128D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004128D3" w:rsidRPr="00371A8A" w:rsidP="004128D3" w14:paraId="6FC3BBB2" w14:textId="77777777">
+    <w:p w:rsidR="004128D3" w:rsidRPr="00371A8A" w:rsidRDefault="00C4101E" w:rsidP="004128D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371A8A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(można wybrać maksymalnie 3 jednostki i grupy rekrutacyjne odpowiednie do wieku dziecka; należy zwrócić uwagę, aby wybrać tylko te grupy rekrutacyjne, które są odpowiednie do wieku dziecka)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="822"/>
         <w:gridCol w:w="4671"/>
         <w:gridCol w:w="3579"/>
       </w:tblGrid>
-      <w:tr w14:paraId="6190DEDD" w14:textId="77777777" w:rsidTr="0096419D">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="0096419D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="00914BD2" w:rsidP="004C5275" w14:paraId="4304968D" w14:textId="77777777">
+          <w:p w:rsidR="002738C6" w:rsidRPr="00914BD2" w:rsidRDefault="00C4101E" w:rsidP="004C5275">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Hlk513544290"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk513544290"/>
             <w:r w:rsidRPr="00914BD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>L</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00914BD2">
+              <w:t>Lp.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4671" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002738C6" w:rsidRPr="00914BD2" w:rsidRDefault="00C4101E" w:rsidP="004C5275">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>p.</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00914BD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00914BD2">
+              <w:t xml:space="preserve">Nazwa </w:t>
+            </w:r>
+            <w:r w:rsidR="009E0355" w:rsidRPr="00914BD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nazwa </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00914BD2" w:rsidR="009E0355">
+              <w:t>jednostki</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3579" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002738C6" w:rsidRPr="00914BD2" w:rsidRDefault="00C4101E" w:rsidP="004C5275">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>jednostki</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00914BD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Grupa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="654FD7D5" w14:textId="77777777" w:rsidTr="00376E85">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="00374FAD" w:rsidP="004C5275" w14:paraId="0DC2A432" w14:textId="06453C49">
+          <w:p w:rsidR="002738C6" w:rsidRPr="00374FAD" w:rsidRDefault="00C91CF6" w:rsidP="004C5275">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00C91CF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidP="004C5275" w14:paraId="7F21D8D1" w14:textId="70AAB251">
+          <w:p w:rsidR="002738C6" w:rsidRDefault="002738C6" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00990EEE" w:rsidRPr="00990EEE" w:rsidP="004C5275" w14:paraId="5087D524" w14:textId="6DA26968">
+          <w:p w:rsidR="00990EEE" w:rsidRPr="00990EEE" w:rsidRDefault="00C4101E" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00990EEE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">, tel. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3579" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00580933" w:rsidP="004C5275" w14:paraId="0608B2CE" w14:textId="4412CD50">
+          <w:p w:rsidR="00580933" w:rsidRDefault="00580933" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002738C6" w:rsidP="004C5275" w14:paraId="16C02B75" w14:textId="39385F1D">
+          <w:p w:rsidR="002738C6" w:rsidRDefault="002738C6" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="654FD7D5" w14:textId="77777777" w:rsidTr="00376E85">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="00374FAD" w:rsidP="004C5275" w14:textId="06453C49">
+          <w:p w:rsidR="002738C6" w:rsidRPr="00374FAD" w:rsidRDefault="00C91CF6" w:rsidP="004C5275">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00C91CF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidP="004C5275" w14:textId="70AAB251">
+          <w:p w:rsidR="002738C6" w:rsidRDefault="002738C6" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00990EEE" w:rsidRPr="00990EEE" w:rsidP="004C5275" w14:textId="6DA26968">
+          <w:p w:rsidR="00990EEE" w:rsidRPr="00990EEE" w:rsidRDefault="00C4101E" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00990EEE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">, tel. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3579" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00580933" w:rsidP="004C5275" w14:textId="4412CD50">
+          <w:p w:rsidR="00580933" w:rsidRDefault="00580933" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002738C6" w:rsidP="004C5275" w14:textId="39385F1D">
+          <w:p w:rsidR="002738C6" w:rsidRDefault="002738C6" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="654FD7D5" w14:textId="77777777" w:rsidTr="00376E85">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="00374FAD" w:rsidP="004C5275" w14:textId="06453C49">
+          <w:p w:rsidR="002738C6" w:rsidRPr="00374FAD" w:rsidRDefault="00C91CF6" w:rsidP="004C5275">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00C91CF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidP="004C5275" w14:textId="70AAB251">
+          <w:p w:rsidR="002738C6" w:rsidRDefault="002738C6" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00990EEE" w:rsidRPr="00990EEE" w:rsidP="004C5275" w14:textId="6DA26968">
+          <w:p w:rsidR="00990EEE" w:rsidRPr="00990EEE" w:rsidRDefault="00C4101E" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00990EEE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">, tel. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3579" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00580933" w:rsidP="004C5275" w14:textId="4412CD50">
+          <w:p w:rsidR="00580933" w:rsidRDefault="00580933" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002738C6" w:rsidP="004C5275" w14:textId="39385F1D">
+          <w:p w:rsidR="002738C6" w:rsidRDefault="002738C6" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="654FD7D5" w14:textId="77777777" w:rsidTr="00376E85">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="00374FAD" w:rsidP="004C5275" w14:textId="06453C49">
+          <w:p w:rsidR="002738C6" w:rsidRPr="00374FAD" w:rsidRDefault="00C91CF6" w:rsidP="004C5275">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00C91CF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidP="004C5275" w14:textId="70AAB251">
+          <w:p w:rsidR="002738C6" w:rsidRDefault="002738C6" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00990EEE" w:rsidRPr="00990EEE" w:rsidP="004C5275" w14:textId="6DA26968">
+          <w:p w:rsidR="00990EEE" w:rsidRPr="00990EEE" w:rsidRDefault="00C4101E" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00990EEE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">, tel. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3579" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00580933" w:rsidP="004C5275" w14:textId="4412CD50">
+          <w:p w:rsidR="00580933" w:rsidRDefault="00580933" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002738C6" w:rsidP="004C5275" w14:textId="39385F1D">
+          <w:p w:rsidR="002738C6" w:rsidRDefault="002738C6" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="654FD7D5" w14:textId="77777777" w:rsidTr="00376E85">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="00374FAD" w:rsidP="004C5275" w14:textId="06453C49">
+          <w:p w:rsidR="002738C6" w:rsidRPr="00374FAD" w:rsidRDefault="00C91CF6" w:rsidP="004C5275">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00C91CF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidP="004C5275" w14:textId="70AAB251">
+          <w:p w:rsidR="002738C6" w:rsidRDefault="002738C6" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00990EEE" w:rsidRPr="00990EEE" w:rsidP="004C5275" w14:textId="6DA26968">
+          <w:p w:rsidR="00990EEE" w:rsidRPr="00990EEE" w:rsidRDefault="00C4101E" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00990EEE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">, tel. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3579" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00580933" w:rsidP="004C5275" w14:textId="4412CD50">
+          <w:p w:rsidR="00580933" w:rsidRDefault="00580933" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002738C6" w:rsidP="004C5275" w14:textId="39385F1D">
+          <w:p w:rsidR="002738C6" w:rsidRDefault="002738C6" w:rsidP="004C5275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w:rsidR="00BE4322" w:rsidP="009E0355" w14:paraId="4317E64A" w14:textId="77777777">
+    <w:p w:rsidR="00BE4322" w:rsidRDefault="00BE4322" w:rsidP="009E0355">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:paraId="06EA6B8B" w14:textId="77777777">
+    <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>KRYTERIA PRZYJĘCIA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA084F" w:rsidP="00371A8A" w14:paraId="6A2C71FC" w14:textId="64FDB0BC">
+    <w:p w:rsidR="00BA084F" w:rsidRDefault="00C4101E" w:rsidP="00371A8A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371A8A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Należy zaznaczyć właściwą odpowiedź</w:t>
       </w:r>
       <w:r w:rsidRPr="00371A8A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. W przypadku zaznaczenia ODMAWIAM ODPOWIEDZI, kryterium, którego ta odpowiedź dotyczy, nie będzie brane pod uwagę przy kwalifikowaniu dziecka do przedszkola. </w:t>
       </w:r>
       <w:r w:rsidRPr="00371A8A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Niektóre kryteria wymagają udokumentowania - w przypadku udzielenia odpowiedzi TAK dla takiego kryterium, należy razem z Wnioskiem złożyć odpowiednie dokumenty.</w:t>
+        <w:t>Niektóre kryteria wymagają udokumentowania - w przypadku udzielenia odpowiedzi TAK dla takiego kr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371A8A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>yterium, należy razem z Wnioskiem złożyć odpowiednie dokumenty.</w:t>
       </w:r>
       <w:r w:rsidRPr="00371A8A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:instrText>True</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> = "</w:instrText>
-[...11 lines deleted...]
-        <w:instrText>" "</w:instrText>
+        <w:instrText xml:space="preserve"> = "False" "</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText>Odpowiedzi dla kryteriów automatycznych są uzupełnione na podstawie podanych informacji.</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:instrText>"</w:instrText>
+        <w:instrText xml:space="preserve">" "" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> ""</w:instrText>
-[...16 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:paraId="461DBD1E" w14:textId="3C9D3265">
+    <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText>True</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5531"/>
         <w:gridCol w:w="3536"/>
       </w:tblGrid>
-      <w:tr w14:paraId="098AD446" w14:textId="77777777" w:rsidTr="0096419D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="0096419D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D5653" w:rsidP="001506C8" w14:paraId="7DED094D" w14:textId="77777777">
+          <w:p w:rsidR="007D5653" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914BD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText>Kryteria ustawowe</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24612729" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:paraId="2DFE3A4D" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
-              <w:instrText>Wielodzietność rodziny kandydata (3 i więcej dzieci)</w:instrText>
+              <w:instrText>Wielodzietność rodziny kandydata (3 i</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> więcej dzieci)</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:paraId="0166F16B" w14:textId="77777777">
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmowa odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:paraId="65484898" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:paraId="2115EE4D" w14:textId="77777777">
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1025" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1025" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:paraId="6163C14F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:paraId="4AFBDC86" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«TableStart:KryteriumDlaJednostkiObowiazu»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD Nazwa</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD Nazwa </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«Odpowiedz»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«TableEnd:KryteriumDlaJednostkiObowiazuje»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D037D3" w:rsidP="00B30A8F" w14:paraId="0D0F70A5" w14:textId="3B47DEF1">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24612729" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Niepełnosprawność kandydata</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmowa odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1026" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1026" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«TableStart:KryteriumDlaJednostkiObowiazu»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD Nazwa</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD Nazwa </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«Odpowiedz»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«TableEnd:KryteriumDlaJednostkiObowiazuje»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D037D3" w:rsidP="00B30A8F" w14:textId="3B47DEF1">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24612729" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
-              <w:instrText>Niepełnosprawność jednego z rodziców kandydata</w:instrText>
+              <w:instrText>Niepełno</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText>sprawność jednego z rodziców kandydata</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmowa odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1027" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1027" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«TableStart:KryteriumDlaJednostkiObowiazu»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD Nazwa</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD Nazwa </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«Odpowiedz»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«TableEnd:KryteriumDlaJednostkiObowiazuje»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D037D3" w:rsidP="00B30A8F" w14:textId="3B47DEF1">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24612729" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Niepełnosprawność obojga rodziców kandydata</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmowa odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1028" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1028" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«TableStart:KryteriumDlaJednostkiObowiazu»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD Nazwa</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD Nazwa </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«Odpowiedz»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«TableEnd:KryteriumDlaJednostkiObowiazuje»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D037D3" w:rsidP="00B30A8F" w14:textId="3B47DEF1">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24612729" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
-              <w:instrText>Niepełnosprawność rodzeństwa kandydata</w:instrText>
+              <w:instrText>Niepełno</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText>sprawność rodzeństwa kandydata</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmowa odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1029" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1029" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«TableStart:KryteriumDlaJednostkiObowiazu»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD Nazwa</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD Nazwa </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«Odpowiedz»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD  TableE</w:instrText>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">nd:KryteriumDlaJednostkiObowiazujeDla </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«TableEnd:KryteriumDlaJednostkiObowiazuje»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D037D3" w:rsidP="00B30A8F" w14:textId="3B47DEF1">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24612729" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Samotne wychowywanie kandydata w rodzinie</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmowa odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1030" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1030" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«TableStart:KryteriumDlaJednostkiObowiazu»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD Nazwa</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD Nazwa </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«Odpowiedz»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«TableEnd:KryteriumDlaJednostkiObowiazuje»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D037D3" w:rsidP="00B30A8F" w14:textId="3B47DEF1">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24612729" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
-              <w:instrText>Objęcie kandydata pieczą zastępczą</w:instrText>
+              <w:instrText xml:space="preserve">Objęcie </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText>kandydata pieczą zastępczą</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmowa odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1031" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1031" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30A8F" w:rsidP="00B30A8F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="00B30A8F" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«TableStart:KryteriumDlaJednostkiObowiazu»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD Nazwa</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD Nazwa </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«Odpowiedz»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«TableEnd:KryteriumDlaJednostkiObowiazuje»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D037D3" w:rsidP="00B30A8F" w14:textId="3B47DEF1">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:paraId="3E2812BB" w14:textId="75A3300B">
+    <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" "" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5531"/>
         <w:gridCol w:w="3536"/>
       </w:tblGrid>
-      <w:tr w14:paraId="098AD446" w14:textId="77777777" w:rsidTr="0096419D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="0096419D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D5653" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="007D5653" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914BD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Kryteria ustawowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24612729" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Wielodzietność rodziny kandydata (3 i więcej dzieci)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="00B30A8F" w14:textId="3B47DEF1">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmowa odpowiedzi</w:t>
             </w:r>
             <w:r w:rsidR="00B30A8F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24612729" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Niepełnosprawność kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="00B30A8F" w14:textId="3B47DEF1">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Tak / Nie / Odmowa odpowiedzi</w:t>
+              <w:t xml:space="preserve">Tak / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Nie / Odmowa odpowiedzi</w:t>
             </w:r>
             <w:r w:rsidR="00B30A8F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24612729" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Niepełnosprawność jednego z rodziców kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="00B30A8F" w14:textId="3B47DEF1">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmowa odpowiedzi</w:t>
             </w:r>
             <w:r w:rsidR="00B30A8F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24612729" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Niepełnosprawność obojga rodziców kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="00B30A8F" w14:textId="3B47DEF1">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmowa odpowiedzi</w:t>
             </w:r>
             <w:r w:rsidR="00B30A8F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24612729" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Niepełnosprawność rodzeństwa kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="00B30A8F" w14:textId="3B47DEF1">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmowa odpowiedzi</w:t>
             </w:r>
             <w:r w:rsidR="00B30A8F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24612729" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Samotne wychowywanie kandydata w rodzinie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="00B30A8F" w14:textId="3B47DEF1">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmowa odpowiedzi</w:t>
             </w:r>
             <w:r w:rsidR="00B30A8F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24612729" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Objęcie kandydata pieczą zastępczą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="00B30A8F" w14:textId="3B47DEF1">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="00B30A8F">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmowa odpowiedzi</w:t>
             </w:r>
             <w:r w:rsidR="00B30A8F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="75A3300B">
+    <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C5369" w:rsidP="007C5369" w14:paraId="22636AAD" w14:textId="5C18BD7B">
+    <w:p w:rsidR="007C5369" w:rsidRDefault="00C4101E" w:rsidP="007C5369">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText>False</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5531"/>
         <w:gridCol w:w="3536"/>
       </w:tblGrid>
-      <w:tr w14:paraId="2F00BE06" w14:textId="77777777" w:rsidTr="0096419D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="0096419D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D5653" w:rsidRPr="00914BD2" w:rsidP="007C5369" w14:paraId="5B00210C" w14:textId="77777777">
+          <w:p w:rsidR="007D5653" w:rsidRPr="00914BD2" w:rsidRDefault="00C4101E" w:rsidP="007C5369">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914BD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText>Automatyczne</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="44716C30" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007C5369" w:rsidP="007C5369" w14:paraId="4A86BEE6" w14:textId="77777777">
+          <w:p w:rsidR="007C5369" w:rsidRDefault="00C4101E" w:rsidP="007C5369">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD TableStart:KryteriaPodstawoweAutomatyczne </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -8252,51 +7512,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«Nazwa»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007C5369" w:rsidP="007C5369" w14:paraId="2E566BC7" w14:textId="77777777">
+          <w:p w:rsidR="007C5369" w:rsidRDefault="00C4101E" w:rsidP="007C5369">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Odpowiedz </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -8327,1577 +7587,1556 @@
               <w:instrText xml:space="preserve"> MERGEFIELD TableEnd:KryteriaPodstawoweAutomatyczne </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«KryteriaPodstawowe»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007C5369" w:rsidP="001506C8" w14:paraId="4E503E6F" w14:textId="3C2A023B">
+    <w:p w:rsidR="007C5369" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" "" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...6 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:paraId="77780FB9" w14:textId="689B0261">
+    <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText>True</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5531"/>
         <w:gridCol w:w="3536"/>
       </w:tblGrid>
-      <w:tr w14:paraId="23C62023" w14:textId="77777777" w:rsidTr="0096419D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="0096419D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D5653" w:rsidP="001506C8" w14:paraId="54001F85" w14:textId="77777777">
+          <w:p w:rsidR="007D5653" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914BD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText>Kryteria gminne określone w Uchwale nr XLI/773/17 RADY MIASTA OLSZTYNA</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6F326C28" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:paraId="02CBAAFF" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
-              <w:instrText>Pozostawanie obojga rodziców, a w przypadku samotnego wychowywania dziecka pozostawanie jednego rodzica, w zatrudnieniu lub prowadzenie działalności gospodarczej lub prowadzenie działalności rolniczej lub pobieranie nauki w systemie dziennym</w:instrText>
+              <w:instrText xml:space="preserve">Pozostawanie </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText>obojga rodziców, a w przypadku samotnego wychowywania dziecka pozostawanie jednego rodzica, w zatrudnieniu lub prowadzenie działalności gospodarczej lub prowadzenie działalności rolniczej lub pobieranie nauki w systemie dziennym</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:paraId="425F81FC" w14:textId="77777777">
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
-              <w:instrText>Tak / Nie / Odmawiam odpowiedzi</w:instrText>
+              <w:instrText>Tak / Nie / Odmawiam odpowi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText>edzi</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:paraId="650A8732" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:paraId="5FF18385" w14:textId="77777777">
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1032" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1032" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:paraId="4F4F76E8" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:paraId="36918A35" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«TableStart:KryteriumDlaJednostkiObowiazu»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD Nazwa</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD Nazwa </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«Odpowiedz»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«TableEnd:KryteriumDlaJednostkiObowiazuje»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D037D3" w:rsidP="004048B9" w14:paraId="5A6BA8AA" w14:textId="086FEAA0">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6F326C28" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Kontynuowanie w kolejnym roku szkolnym edukacji przedszkolnej w tym przedszkolu przez rodzeństwo kandydata</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmawiam odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>True</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1033" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1033" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="004048B9" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="086FEAA0">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1034" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1034" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:instrText>Obowiązuje dla:</w:instrText>
-[...4 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+              <w:instrText xml:space="preserve">Obowiązuje </w:instrText>
+            </w:r>
+            <w:r>
+              <w:instrText>dla:</w:instrText>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="004048B9" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D037D3" w:rsidP="004048B9" w14:textId="086FEAA0">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6F326C28" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Uczestniczenie rodzeństwa kandydata w postępowaniu rekrutacyjnym do tego samego przedszkola</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmawiam odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>True</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1035" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1035" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="004048B9" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="086FEAA0">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1036" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1036" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="004048B9" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D037D3" w:rsidP="004048B9" w14:textId="086FEAA0">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6F326C28" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Przypadający dochód na osobę w rodzinie kandydata:</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
-              <w:instrText>do 150% kwoty, o której mowa w art. 5 ust. 1 ustawy z dnia 28 listopada 2003 r. o świadczeniach rodzinnych / od 151% do 250% kwoty, o której mowa w art. 5 ust. 1 ustawy z dnia 28 listopada 2003 r. o świadczeniach rodzinnych / powyżej 250% kwoty, o której mowa w art. 5 ust. 1 ustawy z dnia 28 listopada 2003 r. o świadczeniach rodzinnych / Nie dotyczy / Odmowa odpowiedzi</w:instrText>
+              <w:instrText>do 150% kwoty, o której mowa w art. 5 ust. 1 ustawy z dnia 28 listopada 2003 r. o świadczeniach rodzinnych / od 151% do 250% kwoty, o której mowa w art. 5 ust. 1 ustawy z dnia 28 listopada 2003 r. o świadczeniach rodzinnych / powyżej 250% kwoty, o której m</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText>owa w art. 5 ust. 1 ustawy z dnia 28 listopada 2003 r. o świadczeniach rodzinnych / Nie dotyczy / Odmowa odpowiedzi</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1037" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1037" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«TableStart:KryteriumDlaJednostkiObowiazu»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD Nazwa</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD Nazwa </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«Odpowiedz»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla</w:instrText>
+              <w:instrText xml:space="preserve"> MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«TableEnd:KryteriumDlaJednostkiObowiazuje»</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D037D3" w:rsidP="004048B9" w14:textId="086FEAA0">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:paraId="7C6C28AC" w14:textId="1DB73E33">
+    <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" "" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5531"/>
         <w:gridCol w:w="3536"/>
       </w:tblGrid>
-      <w:tr w14:paraId="23C62023" w14:textId="77777777" w:rsidTr="0096419D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="0096419D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D5653" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="007D5653" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914BD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Kryteria gminne określone w Uchwale nr XLI/773/17 RADY MIASTA OLSZTYNA</w:t>
+              <w:t>Kryteria gminne określone w Uchwale nr XLI/773/17 RADY MIASTA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00914BD2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OLSZTYNA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6F326C28" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pozostawanie obojga rodziców, a w przypadku samotnego wychowywania dziecka pozostawanie jednego rodzica, w zatrudnieniu lub prowadzenie działalności gospodarczej lub prowadzenie działalności rolniczej lub pobieranie nauki w systemie dziennym</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="004048B9" w14:textId="086FEAA0">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Tak / Nie / Odmawiam odpowiedzi</w:t>
+              <w:t>Tak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Nie / Odmawiam odpowiedzi</w:t>
             </w:r>
             <w:r w:rsidR="004048B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6F326C28" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kontynuowanie w kolejnym roku szkolnym edukacji przedszkolnej w tym przedszkolu przez rodzeństwo kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="086FEAA0">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmawiam odpowiedzi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1038" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1038" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Obowiązuje dla:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="004048B9" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D037D3" w:rsidP="004048B9" w14:textId="086FEAA0">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00D037D3" w:rsidP="004048B9">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6F326C28" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Uczestniczenie rodzeństwa kandydata w postępowaniu rekrutacyjnym do tego samego przedszkola</w:t>
+              <w:t>Uczestniczenie rodzeństwa kandydata w postępowaniu rekrutacyjnym</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do tego samego przedszkola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="086FEAA0">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmawiam odpowiedzi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1039" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1039" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Obowiązuje dla:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004048B9" w:rsidP="004048B9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="004048B9" w:rsidRDefault="004048B9" w:rsidP="004048B9">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D037D3" w:rsidP="004048B9" w14:textId="086FEAA0">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00D037D3" w:rsidP="004048B9">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6F326C28" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Przypadający dochód na osobę w rodzinie kandydata:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="004048B9" w14:textId="086FEAA0">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="004048B9">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>do 150% kwoty, o której mowa w art. 5 ust. 1 ustawy z dnia 28 listopada 2003 r. o świadczeniach rodzinnych / od 151% do 250% kwoty, o której mowa w art. 5 ust. 1 ustawy z dnia 28 listopada 2003 r. o świadczeniach rodzinnych / powyżej 250% kwoty, o której mowa w art. 5 ust. 1 ustawy z dnia 28 listopada 2003 r. o świadczeniach rodzinnych / Nie dotyczy / Odmowa odpowiedzi</w:t>
+              <w:t xml:space="preserve">do 150% kwoty, o której mowa w art. 5 ust. 1 ustawy z dnia 28 listopada 2003 r. o świadczeniach rodzinnych / od 151% do </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>250% kwoty, o której mowa w art. 5 ust. 1 ustawy z dnia 28 listopada 2003 r. o świadczeniach rodzinnych / powyżej 250% kwoty, o której mowa w art. 5 ust. 1 ustawy z dnia 28 listopada 2003 r. o świadczeniach rodzinnych / Nie dotyczy / Odmowa odpowiedzi</w:t>
             </w:r>
             <w:r w:rsidR="004048B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:textId="1DB73E33">
+    <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:paraId="5C614F49" w14:textId="0655E026">
+    <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText>False</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5531"/>
         <w:gridCol w:w="3536"/>
       </w:tblGrid>
-      <w:tr w14:paraId="4CD9740F" w14:textId="77777777" w:rsidTr="0096419D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="0096419D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D5653" w:rsidRPr="00914BD2" w:rsidP="001506C8" w14:paraId="1C2B86A7" w14:textId="77777777">
+          <w:p w:rsidR="007D5653" w:rsidRPr="00914BD2" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914BD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText>Automatyczne</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4EADFC90" w14:textId="77777777" w:rsidTr="00376E85">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00376E85">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:paraId="4D46308D" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD TableStart:KryteriaDodatkoweAutomatyczne </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -9939,51 +9178,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«Nazwa»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:paraId="18C1678B" w14:textId="77777777">
+          <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Odpowiedz </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -10014,262 +9253,279 @@
               <w:instrText xml:space="preserve"> MERGEFIELD TableEnd:KryteriaDodatkoweAutomatyczne </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«KryteriaPodstawowe»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D037D3" w:rsidP="001506C8" w14:paraId="03BEFB94" w14:textId="2784CCC6">
+    <w:p w:rsidR="00D037D3" w:rsidRDefault="00C4101E" w:rsidP="001506C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" "" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...6 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC5C4B" w:rsidRPr="009409CB" w:rsidP="005A5FC5" w14:paraId="50C61962" w14:textId="77777777">
+    <w:p w:rsidR="00CC5C4B" w:rsidRPr="009409CB" w:rsidRDefault="00C4101E" w:rsidP="005A5FC5">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OŚWIADCZENIE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>DOTYCZĄCE TREŚCI WNIOSKU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B114CE" w:rsidRPr="00232F41" w:rsidP="00B114CE" w14:paraId="5AC89C6B" w14:textId="1A0CAA49">
+    <w:p w:rsidR="00B114CE" w:rsidRPr="00232F41" w:rsidRDefault="00C91CF6" w:rsidP="00B114CE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="00C91CF6">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C4101E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>że wszystkie podane w niniejszym Wniosku dane są zgodne ze stanem faktycznym. Jestem świadomy(a) odpowiedzialności karnej za złożenie fałszywego oświadczenia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidP="00B114CE">
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00AC7710" w:rsidP="00B114CE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidP="00B114CE">
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00C4101E" w:rsidP="00B114CE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Oświadczam, że zapoznałem(am) się z przepisami ustawy z dnia 14 grudnia 2016 roku – Prawo oświatowe (rozdział 6) obejmującymi zasady rekrutacji do przedszkoli oraz przepisami wykonawczymi. W szczególności mam świadomość przysługujących komisji rekrutacyjnej rozpatrującej niniejszy Wniosek uprawnień do potwierdzania okoliczności wskazanych w powyższych oświadczeniach.</w:t>
+        <w:t>Oświadczam, że zapoznałem(am) się z pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>zepisami ustawy z dnia 14 grudnia 2016 roku – Prawo oświatowe (rozdział 6) obejmującymi zasady rekrutacji do przedszkoli oraz przepisami wykonawczymi. W szczególności mam świadomość przysługujących komisji rekrutacyjnej rozpatrującej niniejszy Wniosek upra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>wnień do potwierdzania okoliczności wskazanych w powyższych oświadczeniach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidP="00B114CE">
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00AC7710" w:rsidP="00B114CE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B114CE" w:rsidRPr="00232F41" w:rsidP="00B114CE">
+    <w:p w:rsidR="00B114CE" w:rsidRPr="00232F41" w:rsidRDefault="00C4101E" w:rsidP="00B114CE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Przyjmuję do wiadomości, że w przypadku zakwalifikowania dziecka do jednostki będę zobowiązany(a) potwierdzić wolę korzystania z usług jednostki w terminie podanym w harmonogramie postępowania rekrutacyjnego. Mam świadomość, że brak potwierdzenia woli w ww. terminie oznacza wykreślenie dziecka z listy zakwalifikowanych i utratę miejsca w jednostce.</w:t>
+        <w:t>Przyjmuję do wiadomości, że w przypadku zakwalifikowania dziecka do jednostki będę zobowiązany(a) potwierdzić wolę korzystania z usług jednostki w terminie podanym w harmonogramie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> postępowania </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>rekrutacyjnego. Mam świadomość, że brak potwierdzenia woli w ww. terminie oznacza wykreślenie dziecka z listy zakwalifikowanych i utratę miejsca w jednostce.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009409CB" w:rsidP="009409CB" w14:paraId="5D258A37" w14:textId="77777777">
+    <w:p w:rsidR="009409CB" w:rsidRDefault="009409CB" w:rsidP="009409CB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B9279E" w:rsidP="009409CB" w14:paraId="0434358D" w14:textId="77777777">
+    <w:p w:rsidR="00B9279E" w:rsidRDefault="00B9279E" w:rsidP="009409CB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009409CB" w:rsidRPr="005B5E36" w:rsidP="00CC5C4B" w14:paraId="61F72655" w14:textId="77777777">
+    <w:p w:rsidR="009409CB" w:rsidRPr="005B5E36" w:rsidRDefault="009409CB" w:rsidP="00CC5C4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="1" w:name="_Hlk513548041"/>
-    <w:p w:rsidR="007E0EB9" w:rsidP="007E0EB9" w14:paraId="753B4C8E" w14:textId="0EDAE05E">
+    <w:bookmarkStart w:id="2" w:name="_Hlk513548041"/>
+    <w:p w:rsidR="007E0EB9" w:rsidRDefault="00C4101E" w:rsidP="007E0EB9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText>False</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText>………………………..................</w:instrText>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E0EB9" w:rsidP="007E0EB9" w14:paraId="7EF4E0A3" w14:textId="77777777">
+    <w:p w:rsidR="007E0EB9" w:rsidRDefault="00C4101E" w:rsidP="007E0EB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve">podpis </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText>kandydata pełnoletniego</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
@@ -10296,59 +9552,54 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:instrText>…………………………..…………..</w:instrText>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E0EB9" w:rsidP="007E0EB9" w14:paraId="135AD390" w14:textId="7764784B">
+    <w:p w:rsidR="007E0EB9" w:rsidRDefault="00C4101E" w:rsidP="007E0EB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve">podpis </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText>matki/opiekunki prawnej</w:instrText>
       </w:r>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
@@ -10447,59 +9698,54 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>…………………………..…………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E0EB9" w:rsidRPr="009409CB" w:rsidP="007E0EB9" w14:textId="7764784B">
+    <w:p w:rsidR="007E0EB9" w:rsidRPr="009409CB" w:rsidRDefault="00C4101E" w:rsidP="007E0EB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">podpis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>matki/opiekunki prawnej</w:t>
       </w:r>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
@@ -10552,694 +9798,854 @@
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">podpis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ojca/opiekuna prawnego</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC5C4B" w:rsidRPr="009409CB" w:rsidP="005A5FC5" w14:paraId="6BAB0D1C" w14:textId="77777777">
+    <w:p w:rsidR="00CC5C4B" w:rsidRPr="009409CB" w:rsidRDefault="00C4101E" w:rsidP="005A5FC5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>INFORMACJE</w:t>
       </w:r>
-      <w:r w:rsidRPr="009409CB" w:rsidR="00E048AF">
+      <w:r w:rsidR="00E048AF" w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E048AF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>DOTYCZĄCE</w:t>
       </w:r>
-      <w:r w:rsidRPr="009409CB" w:rsidR="00E048AF">
+      <w:r w:rsidR="00E048AF" w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">PRZETWARZANIA </w:t>
       </w:r>
-      <w:r w:rsidRPr="009409CB" w:rsidR="00E048AF">
+      <w:r w:rsidR="00E048AF" w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">DANYCH OSOBOWYCH </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="2" w:name="_Hlk513556223"/>
-    <w:p w:rsidR="00B114CE" w:rsidRPr="00990EEE" w:rsidP="00B114CE" w14:paraId="1C22CEE7" w14:textId="67808251">
+    <w:p w:rsidR="00B114CE" w:rsidRPr="00990EEE" w:rsidRDefault="00C91CF6" w:rsidP="00B114CE">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="NormalnyWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="00C91CF6">
+      <w:bookmarkStart w:id="3" w:name="_Hlk513556223"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Administratorem danych</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C4101E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> przetwarzanych w ramach procesu rekrutacji są jednostki wskazane na liście preferencji.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidP="00B114CE">
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00AC7710" w:rsidP="00B114CE">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="NormalnyWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidP="00B114CE">
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00C4101E" w:rsidP="00B114CE">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="NormalnyWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Dane – w zakresie zawartym w niniejszym formularzu – będą przetwarzane w celu przeprowadzenia procesu rekrutacji do wybranych jednostek. Podstawą prawną przetwarzania danych jest art. 6 ust. 1 lit. c) Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólnego rozporządzenia o ochronie danych), dalej zwane RODO, w związku z przepisami Rozdziału 6 ustawy z dnia 14 grudnia 2016 roku Prawo oświatowe.</w:t>
-[...24 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Dane – w zakresie zawartym w niniejszym formularzu – będą przetwarzane w celu przeprowadzenia procesu </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Odbiorcami danych osobowych zawartych we wniosku mogą być: uprawnione podmioty zapewniające obsługę informatyczną procesu naboru, działające na podstawie umowy przetwarzania danych w imieniu administratorów, organ prowadzący jednostki, do których kandydat ubiega się o przyjęcie, organy administracji publicznej uprawnione do uzyskania takich informacji na podstawie przepisów prawa Informacje dotyczące prowadzonego postępowania rekrutacyjnego, w tym w szczególności informacje o fakcie zakwalifikowania i przyjęcia kandydata będą wymieniane (za pośrednictwem systemu elektronicznego wspierającego prowadzenie procesu naboru) pomiędzy jednostkami wskazanymi na liście preferencji, w celu usprawnienia procesu rekrutacji i wyeliminowania zjawiska blokowania miejsc.</w:t>
-[...24 lines deleted...]
-      </w:pPr>
+        <w:t>rekrutacji do wybranych jednostek. Podstawą prawną przetwarzania danych jest art. 6 ust. 1 lit. c) Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych o</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Dane nie będą przekazywane do państwa trzeciego ani organizacji międzynarodowej.</w:t>
+        <w:t>sobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólnego rozporządzenia o ochronie danych), dalej zwane RODO, w związku z przepisami Rozdziału 6 ustawy z dnia 14 grudnia 2016 roku Prawo oświatowe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidP="00B114CE">
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00AC7710" w:rsidP="00B114CE">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="NormalnyWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidP="00B114CE">
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00C4101E" w:rsidP="00B114CE">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="NormalnyWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Dane zgromadzone w procesie rekrutacji będą przechowywane przez jednostkę, do której kandydat zostanie przyjęty nie dłużej niż do końca okresu, w którym kandydat uczęszcza do tej jednostki (zgodnie z art. 160 ust. 1 ustawy Prawo oświatowe). Jednostki, do których kandydat nie został przyjęty przechowują jego dane przez okres jednego roku, chyba że na rozstrzygnięcie dyrektora jednostki została wniesiona skarga do sądu administracyjnego i postępowanie nie zostało zakończone prawomocnym wyrokiem, wówczas dane są przechowywane do momentu uprawomocnienia się wyroku.</w:t>
-[...24 lines deleted...]
-      </w:pPr>
+        <w:t>Odbiorcami dany</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Prawnym opiekunom kandydata przysługuje prawo dostępu do danych osobowych kandydata, żądania ich sprostowania lub usunięcia. Wniesienie żądania usunięcia danych jest równoznaczne z rezygnacją z udziału w procesie rekrutacji. Ponadto przysługuje im prawo do żądania ograniczenia przetwarzania w przypadkach określonych w art. 18 RODO.</w:t>
-[...24 lines deleted...]
-      </w:pPr>
+        <w:t>ch osobowych zawartych we wniosku mogą być: uprawnione podmioty zapewniające obsługę informatyczną procesu naboru, działające na podstawie umowy przetwarzania danych w imieniu administratorów, organ prowadzący jednostki, do których kandydat ubiega się o pr</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>W ramach prowadzenia procesu rekrutacji dane nie są przetwarzane na podstawie art. 6 ust. 1 lit. e) lub f) RODO, zatem prawo do wniesienia sprzeciwu na podstawie art. 21 RODO nie przysługuje. Podobnie ze względu na fakt, iż jedyną podstawą prawną przetwarzania danych w procesie naboru jest art. 6 ust. 1 lit. c) RODO nie przysługuje prawo do przenoszenia danych na podstawie art. 20 RODO.</w:t>
-[...24 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">zyjęcie, organy administracji publicznej uprawnione do uzyskania takich informacji na podstawie przepisów prawa Informacje dotyczące prowadzonego postępowania rekrutacyjnego, w tym w szczególności informacje o fakcie zakwalifikowania i przyjęcia kandydata </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>W trakcie przetwarzania danych na potrzeby procesu rekrutacji nie dochodzi do zautomatyzowanego podejmowania decyzji ani do profilowania, o których mowa w art. 22 ust. 1 i 4 RODO. Oznacza to, że żadne decyzje dotyczące przyjęcia do jednostki nie zapadają automatycznie oraz że nie buduje się żadnych profili kandydatów.</w:t>
+        <w:t>będą wymieniane (za pośrednictwem systemu elektronicznego wspierającego prowadzenie procesu naboru) pomiędzy jednostkami wskazanymi na liście preferencji, w celu usprawnienia procesu rekrutacji i wyeliminowania zjawiska blokowania miejsc.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidP="00B114CE">
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00AC7710" w:rsidP="00B114CE">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="NormalnyWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidP="00B114CE">
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00C4101E" w:rsidP="00B114CE">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="NormalnyWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Opiekunom prawnym kandydata, jeżeli twierdzą, że przetwarzanie danych w procesie rekrutacji narusza obowiązujące przepisy prawa, przysługuje prawo wniesienia skargi do organu nadzorczego, zgodnie z art. 77 RODO. W Polsce organem nadzorczym, o którym mowa jest Prezes Urzędu Ochrony Danych Osobowych. Należy pamiętać, iż ten tryb dotyczy wyłącznie zagadnienia zgodności z prawem przetwarzania danych osobowych, nie dotyczy zaś przebiegu procesu naboru, dla którego ścieżkę odwoławczą przewidują przepisy Prawa oświatowego.</w:t>
-[...24 lines deleted...]
-      </w:pPr>
+        <w:t>Dane nie będą pr</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Podanie danych zawartych w niniejszym formularzu i dołączonych dokumentach nie jest obowiązkowe, jednak jest warunkiem umożliwiającym ubieganie się o przyjęcie do jednostki lub umożliwiającym korzystanie z pierwszeństwa w przyjęciu na podstawie poszczególnych kryteriów naboru, co wynika z przepisów Rozdziału 6 ustawy Prawo oświatowe, w szczególności uregulowań art. 150 tej ustawy. Oznacza to, że podanie danych zawartych we wniosku jest konieczne dla uczestniczenia w procesie rekrutacji do jednostki, natomiast podanie (w tym dołączenie stosownych dokumentów) danych potwierdzających spełnianie poszczególnych kryteriów pierwszeństwa w rekrutacji jest konieczne, aby móc korzystać z tych kryteriów.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00990EEE">
+        <w:t>zekazywane do państwa trzeciego ani organizacji międzynarodowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00AC7710" w:rsidP="00B114CE">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00C4101E" w:rsidP="00B114CE">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dane zgromadzone w procesie rekrutacji będą przechowywane przez jednostkę, do której kandydat zostanie przyjęty nie dłużej niż do końca okresu, w którym kandydat uczęszcza do tej jednostki (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>zgodnie z art. 160 ust. 1 ustawy Prawo oświatowe). Jednostki, do których kandydat nie został przyjęty przechowują jego dane przez okres jednego roku, chyba że na rozstrzygnięcie dyrektora jednostki została wniesiona skarga do sądu administracyjnego i postę</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>powanie nie zostało zakończone prawomocnym wyrokiem, wówczas dane są przechowywane do momentu uprawomocnienia się wyroku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00AC7710" w:rsidP="00B114CE">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00C4101E" w:rsidP="00B114CE">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prawnym opiekunom kandydata przysługuje prawo dostępu do danych osobowych kandydata, żądania ich sprostowania lub usunięcia. Wniesien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ie żądania usunięcia danych jest równoznaczne z rezygnacją z udziału w procesie rekrutacji. Ponadto przysługuje im prawo do żądania ograniczenia przetwarzania w przypadkach określonych w art. 18 RODO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00AC7710" w:rsidP="00B114CE">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00C4101E" w:rsidP="00B114CE">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>W ramach prowadzenia procesu rekrutacji dane nie są pr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zetwarzane na podstawie art. 6 ust. 1 lit. e) lub f) RODO, zatem prawo do wniesienia sprzeciwu na podstawie art. 21 RODO nie przysługuje. Podobnie ze względu na fakt, iż jedyną podstawą prawną przetwarzania danych w procesie naboru jest art. 6 ust. 1 lit. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>c) RODO nie przysługuje prawo do przenoszenia danych na podstawie art. 20 RODO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00AC7710" w:rsidP="00B114CE">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00C4101E" w:rsidP="00B114CE">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>W trakcie przetwarzania danych na potrzeby procesu rekrutacji nie dochodzi do zautomatyzowanego podejmowania decyzji ani do profilowania, o których mowa w art. 22 ust. 1 i 4 R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ODO. Oznacza to, że żadne decyzje dotyczące przyjęcia do jednostki nie zapadają automatycznie oraz że nie buduje się żadnych profili kandydatów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00AC7710" w:rsidP="00B114CE">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00C4101E" w:rsidP="00B114CE">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Opiekunom prawnym kandydata, jeżeli twierdzą, że przetwarzanie danych w procesie rekrutacji narusza obowiązują</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ce przepisy prawa, przysługuje prawo wniesienia skargi do organu nadzorczego, zgodnie z art. 77 RODO. W Polsce organem nadzorczym, o którym mowa jest Prezes Urzędu Ochrony Danych Osobowych. Należy pamiętać, iż ten tryb dotyczy wyłącznie zagadnienia zgodnoś</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ci z prawem przetwarzania danych osobowych, nie dotyczy zaś przebiegu procesu naboru, dla którego ścieżkę odwoławczą przewidują przepisy Prawa oświatowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AC7710" w:rsidRDefault="00AC7710" w:rsidP="00B114CE">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B114CE" w:rsidRPr="00990EEE" w:rsidRDefault="00C4101E" w:rsidP="00B114CE">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Podanie danych zawartych w niniejszym formularzu i dołączonych dokumentach nie jest obowiązkowe, je</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dnak jest warunkiem umożliwiającym ubieganie się o przyjęcie do jednostki lub umożliwiającym korzystanie z pierwszeństwa w przyjęciu na podstawie poszczególnych kryteriów naboru, co wynika z przepisów Rozdziału 6 ustawy Prawo oświatowe, w szczególności ure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>gulowań art. 150 tej ustawy. Oznacza to, że podanie danych zawartych we wniosku jest konieczne dla uczestniczenia w procesie rekrutacji do jednostki, natomiast podanie (w tym dołączenie stosownych dokumentów) danych potwierdzających spełnianie poszczególny</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ch kryteriów pierwszeństwa w rekrutacji jest konieczne, aby móc korzystać z tych kryteriów.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00990EEE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00990EEE" w:rsidP="00DA6E39" w14:paraId="7E6844C3" w14:textId="77777777">
+    <w:p w:rsidR="00990EEE" w:rsidRDefault="00C4101E" w:rsidP="00DA6E39">
       <w:pPr>
-        <w:pStyle w:val="NormalWeb"/>
+        <w:pStyle w:val="NormalnyWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="333333"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B114CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Dane kontaktowe Inspektora ochrony danych dla poszczególnych jednostek (wskazanych na liście preferencji) prezentujemy w tabeli poniżej. Należy pamiętać, iż dane te służą wyłącznie do kontaktu w sprawach związanych bezpośrednio z</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dane kontaktowe Inspektora ochrony danych dla poszczególnych jednostek (wskazanych na liście preferencji) prezentujemy w tabeli poniżej. Należy pamiętać, iż dane t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B114CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B114CE">
+        <w:t>e służą wyłącznie do kontaktu w sprawach związanych bezpośrednio z</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>przetwarzaniem danych osobowych. Inspektor ochrony danych nie posiada i nie udziela informacji dotyczących przebiegu procesu naboru, w szczególności informacji o ofercie edukacyjnej, statusie wniosku, punktacji, kryteriach ani wynikach rekrutacji</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B114CE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>przetwarzaniem danych osobowych. Inspektor ochrony danych nie posiada i nie udziela informacji dotyczących przebiegu procesu naboru, w szczególności informacji o ofercie edukacyjnej, status</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B114CE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ie wniosku, punktacji, kryteriach ani wynikach rekrutacji</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="333333"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4671"/>
         <w:gridCol w:w="4401"/>
       </w:tblGrid>
-      <w:tr w14:paraId="6E1C77CC" w14:textId="77777777" w:rsidTr="00722E1B">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00722E1B">
         <w:trPr>
           <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4671" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00722E1B" w:rsidRPr="006A7C6E" w:rsidP="0086385F" w14:paraId="0122ECAC" w14:textId="77777777">
+          <w:p w:rsidR="00722E1B" w:rsidRPr="006A7C6E" w:rsidRDefault="00C4101E" w:rsidP="0086385F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A7C6E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Nazwa jednostki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4401" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00722E1B" w:rsidRPr="006A7C6E" w:rsidP="0086385F" w14:paraId="33DE3177" w14:textId="77777777">
+          <w:p w:rsidR="00722E1B" w:rsidRPr="006A7C6E" w:rsidRDefault="00C4101E" w:rsidP="0086385F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Dane kontaktowe Inspektora ochrony danych</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3BBEAA6B" w14:textId="77777777" w:rsidTr="00D44445">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00D44445">
         <w:trPr>
           <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00722E1B" w:rsidRPr="006A7C6E" w:rsidP="0086385F" w14:paraId="552CC315" w14:textId="4198C8BD">
+          <w:p w:rsidR="00722E1B" w:rsidRPr="006A7C6E" w:rsidRDefault="00722E1B" w:rsidP="0086385F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00722E1B" w:rsidRPr="006A7C6E" w:rsidP="00384EC5" w14:paraId="3144E980" w14:textId="60AF6A37">
+          <w:p w:rsidR="00722E1B" w:rsidRPr="006A7C6E" w:rsidRDefault="00722E1B" w:rsidP="00384EC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:p w:rsidR="00AC50E8" w:rsidP="00AC50E8" w14:paraId="1C9C9953" w14:textId="77777777">
+    <w:p w:rsidR="00AC50E8" w:rsidRDefault="00AC50E8" w:rsidP="00AC50E8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00990EEE" w:rsidRPr="00AC50E8" w:rsidP="00AC50E8" w14:paraId="3EB2BF72" w14:textId="77777777">
+    <w:p w:rsidR="00990EEE" w:rsidRPr="00AC50E8" w:rsidRDefault="00990EEE" w:rsidP="00AC50E8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000E7E33" w:rsidRPr="00AA27DA" w:rsidP="00591EA8" w14:paraId="6A675E64" w14:textId="77777777">
+    <w:p w:rsidR="000E7E33" w:rsidRPr="00AA27DA" w:rsidRDefault="000E7E33" w:rsidP="00591EA8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E0EB9" w:rsidP="007E0EB9" w14:paraId="7757F134" w14:textId="1FC94ECF">
+    <w:p w:rsidR="007E0EB9" w:rsidRDefault="00C4101E" w:rsidP="007E0EB9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText>False</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText>………………………..................</w:instrText>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E0EB9" w:rsidP="007E0EB9" w14:paraId="03CD5C85" w14:textId="77777777">
+    <w:p w:rsidR="007E0EB9" w:rsidRDefault="00C4101E" w:rsidP="007E0EB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve">podpis </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText>kandydata pełnoletniego</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
@@ -11266,59 +10672,54 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:instrText>…………………………..…………..</w:instrText>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E0EB9" w:rsidP="007E0EB9" w14:paraId="7862FAE8" w14:textId="44676F7D">
+    <w:p w:rsidR="007E0EB9" w:rsidRDefault="00C4101E" w:rsidP="007E0EB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve">podpis </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText>matki/opiekunki prawnej</w:instrText>
       </w:r>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
@@ -11417,59 +10818,54 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>…………………………..…………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E0EB9" w:rsidRPr="009409CB" w:rsidP="007E0EB9" w14:textId="44676F7D">
+    <w:p w:rsidR="007E0EB9" w:rsidRPr="009409CB" w:rsidRDefault="00C4101E" w:rsidP="007E0EB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">podpis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>matki/opiekunki prawnej</w:t>
       </w:r>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
@@ -11522,279 +10918,285 @@
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">podpis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ojca/opiekuna prawnego</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002470F4" w:rsidRPr="009409CB" w:rsidP="007D5653" w14:paraId="10525FB9" w14:textId="77777777">
+    <w:p w:rsidR="002470F4" w:rsidRPr="009409CB" w:rsidRDefault="002470F4" w:rsidP="007D5653">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B9279E" w:rsidRPr="00B9279E" w:rsidP="009C4FE6" w14:paraId="432EE68B" w14:textId="77777777">
+    <w:p w:rsidR="00B9279E" w:rsidRPr="00B9279E" w:rsidRDefault="00C4101E" w:rsidP="009C4FE6">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9279E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>INNE INFORMACJE O DZIECKU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9279E" w:rsidRPr="00B9279E" w:rsidP="009C4FE6" w14:paraId="794F2E05" w14:textId="77777777">
+    <w:p w:rsidR="00B9279E" w:rsidRPr="00B9279E" w:rsidRDefault="00C4101E" w:rsidP="009C4FE6">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9279E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(dodatkowe informacje przekazywane dobrowolnie przez rodzica/opiekuna prawnego, zgodnie z art. </w:t>
       </w:r>
       <w:r w:rsidR="00B86381">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>155</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9279E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ustawy z dnia </w:t>
       </w:r>
       <w:r w:rsidR="00B86381">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>14 grudnia 2016</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA3357" w:rsidR="00B86381">
+      <w:r w:rsidR="00B86381" w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> roku </w:t>
       </w:r>
       <w:r w:rsidR="00B86381">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>– Prawo oświatowe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA3357" w:rsidR="00B86381">
+      <w:r w:rsidR="00B86381" w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9279E" w:rsidRPr="00B9279E" w:rsidP="00B9279E" w14:paraId="6DA5799D" w14:textId="77777777">
+    <w:p w:rsidR="00B9279E" w:rsidRPr="00B9279E" w:rsidRDefault="00C4101E" w:rsidP="00B9279E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9279E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>………………………………………………………..</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9279E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9279E" w:rsidRPr="00B9279E" w:rsidP="00B9279E" w14:paraId="0037695C" w14:textId="77777777">
+    <w:p w:rsidR="00B9279E" w:rsidRPr="00B9279E" w:rsidRDefault="00C4101E" w:rsidP="00B9279E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9279E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>………………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>………………………………………………………..</w:t>
+        <w:t>……………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………..</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9279E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9279E" w:rsidRPr="00B9279E" w:rsidP="00B9279E" w14:paraId="68D1A27F" w14:textId="77777777">
+    <w:p w:rsidR="00B9279E" w:rsidRPr="00B9279E" w:rsidRDefault="00C4101E" w:rsidP="00B9279E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9279E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>……………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>………………………………………………………..</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9279E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>…………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9279E" w:rsidP="00B9279E" w14:paraId="4D53C531" w14:textId="77777777">
+    <w:p w:rsidR="00B9279E" w:rsidRDefault="00B9279E" w:rsidP="00B9279E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B9279E" w:rsidRPr="00AA27DA" w:rsidP="00B9279E" w14:paraId="21C0D5F9" w14:textId="77777777">
+    <w:p w:rsidR="00B9279E" w:rsidRPr="00AA27DA" w:rsidRDefault="00B9279E" w:rsidP="00B9279E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B9279E" w:rsidP="00F911FA" w14:paraId="7DDD7DE1" w14:textId="77777777">
+    <w:p w:rsidR="00B9279E" w:rsidRDefault="00C4101E" w:rsidP="00F911FA">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Miejscowość …………………………………….., </w:t>
       </w:r>
       <w:r w:rsidRPr="005B5E36">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>dn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ia ………………………………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="005B5E36">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F911FA" w:rsidP="00F911FA" w14:paraId="35332B6E" w14:textId="143139CE">
+    <w:p w:rsidR="00F911FA" w:rsidRDefault="00C4101E" w:rsidP="00F911FA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11814,179 +11216,153 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "ZAŁĄCZNIKI</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8911" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="4375"/>
       </w:tblGrid>
-      <w:tr w14:paraId="73354263" w14:textId="77777777" w:rsidTr="00A023D7">
-[...16 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00A023D7">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F911FA" w:rsidP="00A023D7" w14:paraId="0715FD32" w14:textId="77777777">
+          <w:p w:rsidR="00F911FA" w:rsidRDefault="00C4101E" w:rsidP="00A023D7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Lp.</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F911FA" w:rsidP="00A023D7" w14:paraId="719F1FA8" w14:textId="77777777">
+          <w:p w:rsidR="00F911FA" w:rsidRDefault="00C4101E" w:rsidP="00A023D7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Nazwa dokumentu</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4375" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F911FA" w:rsidP="00A023D7" w14:paraId="008E6E97" w14:textId="77777777">
+          <w:p w:rsidR="00F911FA" w:rsidRDefault="00C4101E" w:rsidP="00A023D7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Nazwa pliku</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24A0B725" w14:textId="77777777" w:rsidTr="00A023D7">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="00A023D7">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F911FA" w:rsidRPr="001A7088" w:rsidP="00A023D7" w14:paraId="5D40BE42" w14:textId="77777777">
+          <w:p w:rsidR="00F911FA" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00A023D7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="603" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -12021,51 +11397,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun1_PokrewienstwoWymagane»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F911FA" w:rsidRPr="001A7088" w:rsidP="00A023D7" w14:paraId="17CFDDBE" w14:textId="77777777">
+          <w:p w:rsidR="00F911FA" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00A023D7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD </w:instrText>
             </w:r>
@@ -12088,51 +11464,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun1_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F911FA" w:rsidRPr="001A7088" w:rsidP="00A023D7" w14:paraId="1C7A8DDA" w14:textId="77777777">
+          <w:p w:rsidR="00F911FA" w:rsidRPr="001A7088" w:rsidRDefault="00C4101E" w:rsidP="00A023D7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD </w:instrText>
             </w:r>
@@ -12216,88 +11592,79 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun1_PokrewienstwoWymagane»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F911FA" w:rsidP="00F911FA" w14:paraId="449EBCD7" w14:textId="2C2264EA">
+    <w:p w:rsidR="00F911FA" w:rsidRDefault="00C4101E" w:rsidP="00F911FA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" "" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...7 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004658F1" w:rsidP="004658F1" w14:paraId="775233EB" w14:textId="095A296C">
+    <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E" w:rsidP="004658F1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -12399,229 +11766,203 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "PODPIS ELEKTRONICZNY</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8910" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2786"/>
         <w:gridCol w:w="3062"/>
         <w:gridCol w:w="3062"/>
       </w:tblGrid>
-      <w:tr w14:paraId="32745CF4" w14:textId="77777777" w:rsidTr="004658F1">
-[...16 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="004658F1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="279EAB9E" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="004658F1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="0D2A9FF2" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Matka/opiekunka prawna</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="3746CEB2" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Ojciec/opiekun prawny</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="32F0C761" w14:textId="77777777" w:rsidTr="004658F1">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="004658F1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w:rsidP="0063560F" w14:paraId="351ED1C3" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E" w:rsidP="0063560F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Imię i nazwisko</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="7A61E680" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun1_NazwaPodpis </w:instrText>
             </w:r>
@@ -12642,51 +11983,51 @@
               </w:rPr>
               <w:instrText>«Opiekun1_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="18D4B357" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun2_NazwaPodpis </w:instrText>
             </w:r>
@@ -12696,109 +12037,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun2_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3E8DDB14" w14:textId="77777777" w:rsidTr="004658F1">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="004658F1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w:rsidP="0063560F" w14:paraId="5A1DA59C" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E" w:rsidP="0063560F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Data złożenia podpisu</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="3E67358D" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun1_DataPodpisu </w:instrText>
             </w:r>
@@ -12819,51 +12151,51 @@
               </w:rPr>
               <w:instrText>«Opiekun1_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="187E40EF" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun2_DataPodpisu </w:instrText>
             </w:r>
@@ -12873,109 +12205,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun2_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="032C4CBD" w14:textId="77777777" w:rsidTr="004658F1">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="004658F1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w:rsidP="0063560F" w14:paraId="631A6854" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E" w:rsidP="0063560F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Typ podpisu</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="07214519" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun1_TypPodpisu </w:instrText>
             </w:r>
@@ -12996,51 +12319,51 @@
               </w:rPr>
               <w:instrText>«Opiekun1_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="226476BF" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun2_TypPodpisu </w:instrText>
             </w:r>
@@ -13051,231 +12374,205 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun2_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004658F1" w:rsidP="004658F1" w14:paraId="5588AFD9" w14:textId="77777777">
+    <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E" w:rsidP="004658F1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>" "PODPIS ELEKTRONICZNY</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8925" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2784"/>
         <w:gridCol w:w="6141"/>
       </w:tblGrid>
-      <w:tr w14:paraId="665C8BC3" w14:textId="77777777" w:rsidTr="004658F1">
-[...16 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="004658F1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="77CEF2B8" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="004658F1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="59427A59" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Matka/opiekunka prawna</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1C1A406B" w14:textId="77777777" w:rsidTr="004658F1">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="004658F1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w:rsidP="0063560F" w14:paraId="076A931B" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E" w:rsidP="0063560F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Imię i nazwisko</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="1E9A2F6E" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun1_NazwaPodpis </w:instrText>
             </w:r>
@@ -13285,109 +12582,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun1_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0FDB9251" w14:textId="77777777" w:rsidTr="004658F1">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="004658F1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w:rsidP="0063560F" w14:paraId="3625F7DA" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E" w:rsidP="0063560F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Data złożenia podpisu</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="69A23BC3" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun1_DataPodpisu </w:instrText>
             </w:r>
@@ -13397,109 +12685,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun1_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="095E4117" w14:textId="77777777" w:rsidTr="004658F1">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="004658F1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w:rsidP="0063560F" w14:paraId="7588E52B" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E" w:rsidP="0063560F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Typ podpisu</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="1FCCA838" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun1_TypPodpisu </w:instrText>
             </w:r>
@@ -13510,51 +12789,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun1_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004658F1" w:rsidP="004658F1" w14:paraId="7FF3D389" w14:textId="3F927797">
+    <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E" w:rsidP="004658F1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -13636,195 +12915,169 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "PODPIS ELEKTRONICZNY</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8925" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2784"/>
         <w:gridCol w:w="6141"/>
       </w:tblGrid>
-      <w:tr w14:paraId="37322ED9" w14:textId="77777777" w:rsidTr="004658F1">
-[...16 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="004658F1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="48073A36" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="004658F1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="585104CE" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Ojciec/opiekun prawny</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6B4B58DB" w14:textId="77777777" w:rsidTr="004658F1">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="004658F1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w:rsidP="0063560F" w14:paraId="1B3C16C6" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E" w:rsidP="0063560F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Imię i nazwisko</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="6B425888" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun2_NazwaPodpis </w:instrText>
             </w:r>
@@ -13834,109 +13087,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun2_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="458A0361" w14:textId="77777777" w:rsidTr="004658F1">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="004658F1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w:rsidP="0063560F" w14:paraId="449CC8B6" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E" w:rsidP="0063560F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Data złożenia podpisu</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="4DCCD166" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun2_DataPodpisu </w:instrText>
             </w:r>
@@ -13946,109 +13190,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun2_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3D412136" w14:textId="77777777" w:rsidTr="004658F1">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="004658F1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w:rsidP="0063560F" w14:paraId="5AB08B76" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E" w:rsidP="0063560F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Typ podpisu</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="41E304EF" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun2_TypPodpisu </w:instrText>
             </w:r>
@@ -14059,51 +13294,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun2_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004658F1" w:rsidP="004658F1" w14:paraId="06A3ED09" w14:textId="34F774B7">
+    <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E" w:rsidP="004658F1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:instrText>" "</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -14130,195 +13365,169 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "PODPIS ELEKTRONICZNY</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8925" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2784"/>
         <w:gridCol w:w="6141"/>
       </w:tblGrid>
-      <w:tr w14:paraId="51715808" w14:textId="77777777" w:rsidTr="004658F1">
-[...16 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="004658F1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="59C932A2" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="004658F1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="16A84BD1" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Kandydat</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7FD31EBC" w14:textId="77777777" w:rsidTr="004658F1">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="004658F1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w:rsidP="0063560F" w14:paraId="044B1336" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E" w:rsidP="0063560F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Imię i nazwisko</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="4F2CAC19" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Kandydat_NazwaPodpis </w:instrText>
             </w:r>
@@ -14328,109 +13537,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun2_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3C38EEA5" w14:textId="77777777" w:rsidTr="004658F1">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="004658F1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w:rsidP="0063560F" w14:paraId="614F0276" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E" w:rsidP="0063560F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Data złożenia podpisu</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="2F1E65ED" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Kandydat_DataPodpisu </w:instrText>
             </w:r>
@@ -14440,109 +13640,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun2_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="194AFF0C" w14:textId="77777777" w:rsidTr="004658F1">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC7710" w:rsidTr="004658F1">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w:rsidP="0063560F" w14:paraId="6F27F699" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E" w:rsidP="0063560F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Typ podpisu</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004658F1" w14:paraId="6B2C306F" w14:textId="77777777">
+          <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Kandydat_TypPodpisu </w:instrText>
             </w:r>
@@ -14553,329 +13744,317 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun2_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004658F1" w:rsidP="004658F1" w14:paraId="6D273869" w14:textId="53EAA51B">
+    <w:p w:rsidR="004658F1" w:rsidRDefault="00C4101E" w:rsidP="004658F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve">" "" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
+        <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:instrText xml:space="preserve">" </w:instrText>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
+        <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="004F71CA" w14:paraId="0CF558BA" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="00C4101E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="3B59923D" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="00C4101E" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>POTWIERDZENIA DLA KANDYDATA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="764C109D" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="00C4101E" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana-Bold" w:hAnsi="Verdana-Bold" w:cs="Verdana-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana-Bold" w:hAnsi="Verdana-Bold" w:cs="Verdana-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1. Potwierdzenie przyjęcia wniosku</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="5F264ACC" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="00C4101E" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wniosek został przyjęty dnia __________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="5B106660" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="004F71CA" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="1F344ACB" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="00C4101E" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pieczęć jednostki i podpis upoważnionego pracownika:</w:t>
+        <w:t xml:space="preserve">pieczęć jednostki i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>podpis upoważnionego pracownika:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="34260006" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="004F71CA" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="30DBBB73" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="004F71CA" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="78B2F960" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="004F71CA" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="0515C679" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="004F71CA" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="2F6BC755" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="004F71CA" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="54CAC445" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="004F71CA" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="01D87458" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="00C4101E" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana-Bold" w:hAnsi="Verdana-Bold" w:cs="Verdana-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana-Bold" w:hAnsi="Verdana-Bold" w:cs="Verdana-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Potwierdzenie przyjęcia oświadczeń i zaświadczeń dotyczących spełniania przez kandydata kryteriów </w:t>
       </w:r>
       <w:r w:rsidR="00B500DB">
         <w:rPr>
@@ -14886,658 +14065,711 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rekrutacyjny</w:t>
       </w:r>
       <w:r w:rsidR="00D273BD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana-Bold" w:hAnsi="Verdana-Bold" w:cs="Verdana-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00B500DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana-Bold" w:hAnsi="Verdana-Bold" w:cs="Verdana-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="67F40F4F" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="00C4101E" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokumenty zostały przyjęte dnia __________________ w liczbie _______ kompletów</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="18FC4483" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="004F71CA" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="20DD14E8" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="00C4101E" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pieczęć jednostki i podpis upoważnionego pracownika:</w:t>
+        <w:t>pieczęć jednostki i p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>odpis upoważnionego pracownika:</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00865A2A">
-[...1 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:sectPr w:rsidR="004F71CA" w:rsidSect="00865A2A">
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00C4101E" w:rsidRDefault="00C4101E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00C4101E" w:rsidRDefault="00C4101E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="530543540"/>
+      <w:id w:val="413222356"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1667835520"/>
+          <w:id w:val="1937543394"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w:rsidR="00990EEE" w14:paraId="29FE6A46" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="Footer"/>
+          <w:p w:rsidR="00990EEE" w:rsidRDefault="00C4101E">
+            <w:pPr>
+              <w:pStyle w:val="Stopka"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Strona </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="004B7787">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004B7787">
+            <w:r w:rsidR="00DD638B">
               <w:rPr>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>6</w:t>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> z </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="004B7787">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004B7787">
+            <w:r w:rsidR="00DD638B">
               <w:rPr>
                 <w:bCs/>
+                <w:noProof/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00990EEE" w14:paraId="203FD7FF" w14:textId="77777777">
+  <w:p w:rsidR="00990EEE" w:rsidRDefault="00990EEE">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00C4101E" w:rsidRDefault="00C4101E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00C4101E" w:rsidRDefault="00C4101E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="0D3E22A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8669E78"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="2BB65CFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0D943278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9D7AF15C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E0D6222E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="9500CC58" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="EB8611A4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="469882FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="2A04315E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5694BD1E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="26A42BD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98E89B52"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="A59CD0AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="102CEBFA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8C260B40" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="05AAA9D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="660EC4D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="5B401160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="EE0E258A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="A8CC4F6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B22A7012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="3E852858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B48C2FA"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="51348FF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
-      <w:pStyle w:val="Heading2"/>
+      <w:pStyle w:val="Nagwek2"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="288A99C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1236F7F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="039A697A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="EAB6D738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0B3C8118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="E17AA840" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="2DDE0DD6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="2972477A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="574122284">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="525559312">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="358048353">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1812483470">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="150"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC5C4B"/>
     <w:rsid w:val="0000649C"/>
     <w:rsid w:val="00042BD0"/>
     <w:rsid w:val="00052D79"/>
     <w:rsid w:val="000533D6"/>
     <w:rsid w:val="00076D3F"/>
     <w:rsid w:val="0008303A"/>
     <w:rsid w:val="000841D1"/>
     <w:rsid w:val="000D7C71"/>
     <w:rsid w:val="000E28EB"/>
     <w:rsid w:val="000E7E33"/>
     <w:rsid w:val="00103ADF"/>
     <w:rsid w:val="0011199C"/>
     <w:rsid w:val="00125422"/>
     <w:rsid w:val="001506C8"/>
     <w:rsid w:val="00167350"/>
     <w:rsid w:val="00186038"/>
     <w:rsid w:val="001A7088"/>
     <w:rsid w:val="001B3275"/>
     <w:rsid w:val="001E42A1"/>
     <w:rsid w:val="001F6F6F"/>
     <w:rsid w:val="0023094B"/>
     <w:rsid w:val="00232F41"/>
@@ -15603,193 +14835,210 @@
     <w:rsid w:val="006C3E79"/>
     <w:rsid w:val="006D7858"/>
     <w:rsid w:val="006E2B5F"/>
     <w:rsid w:val="006F40FC"/>
     <w:rsid w:val="00722E1B"/>
     <w:rsid w:val="00735BDA"/>
     <w:rsid w:val="00736C2B"/>
     <w:rsid w:val="00761DF1"/>
     <w:rsid w:val="0076746D"/>
     <w:rsid w:val="0078303A"/>
     <w:rsid w:val="0078447A"/>
     <w:rsid w:val="00785BF7"/>
     <w:rsid w:val="007B607E"/>
     <w:rsid w:val="007C5369"/>
     <w:rsid w:val="007D5653"/>
     <w:rsid w:val="007E0EB9"/>
     <w:rsid w:val="007E1661"/>
     <w:rsid w:val="00803C9A"/>
     <w:rsid w:val="0086385F"/>
     <w:rsid w:val="00865A2A"/>
     <w:rsid w:val="0087206B"/>
     <w:rsid w:val="00873E56"/>
     <w:rsid w:val="008927EA"/>
     <w:rsid w:val="0089410C"/>
     <w:rsid w:val="008B2188"/>
-    <w:rsid w:val="008D4B29"/>
     <w:rsid w:val="008E582F"/>
     <w:rsid w:val="00905296"/>
     <w:rsid w:val="00914BD2"/>
     <w:rsid w:val="009202BE"/>
     <w:rsid w:val="00937134"/>
     <w:rsid w:val="009409CB"/>
     <w:rsid w:val="009412AD"/>
     <w:rsid w:val="0096419D"/>
     <w:rsid w:val="00964EAE"/>
     <w:rsid w:val="00967416"/>
     <w:rsid w:val="00984306"/>
     <w:rsid w:val="00990EEE"/>
     <w:rsid w:val="009A7696"/>
     <w:rsid w:val="009B016A"/>
     <w:rsid w:val="009B7DB9"/>
     <w:rsid w:val="009C4FE6"/>
     <w:rsid w:val="009D108E"/>
     <w:rsid w:val="009E0355"/>
     <w:rsid w:val="009E0A7D"/>
     <w:rsid w:val="009F3184"/>
     <w:rsid w:val="009F31EF"/>
     <w:rsid w:val="009F4000"/>
     <w:rsid w:val="00A0223F"/>
     <w:rsid w:val="00A023D7"/>
     <w:rsid w:val="00A109E8"/>
     <w:rsid w:val="00A32658"/>
     <w:rsid w:val="00A35F5F"/>
     <w:rsid w:val="00A47C8F"/>
     <w:rsid w:val="00A61FFF"/>
     <w:rsid w:val="00A64D15"/>
     <w:rsid w:val="00A6701E"/>
     <w:rsid w:val="00A813E0"/>
     <w:rsid w:val="00A923F3"/>
     <w:rsid w:val="00AA27DA"/>
     <w:rsid w:val="00AA308C"/>
     <w:rsid w:val="00AA3E35"/>
     <w:rsid w:val="00AB22BE"/>
     <w:rsid w:val="00AC50E8"/>
+    <w:rsid w:val="00AC7710"/>
     <w:rsid w:val="00AF1871"/>
     <w:rsid w:val="00B0533A"/>
     <w:rsid w:val="00B0568E"/>
     <w:rsid w:val="00B114CE"/>
     <w:rsid w:val="00B15268"/>
     <w:rsid w:val="00B174FB"/>
     <w:rsid w:val="00B30A1F"/>
     <w:rsid w:val="00B30A8F"/>
     <w:rsid w:val="00B43BB9"/>
     <w:rsid w:val="00B500DB"/>
     <w:rsid w:val="00B55DA4"/>
     <w:rsid w:val="00B84B67"/>
     <w:rsid w:val="00B86381"/>
     <w:rsid w:val="00B9279E"/>
     <w:rsid w:val="00BA084F"/>
     <w:rsid w:val="00BB04C2"/>
     <w:rsid w:val="00BE4322"/>
     <w:rsid w:val="00C14E75"/>
     <w:rsid w:val="00C15878"/>
     <w:rsid w:val="00C25FA3"/>
+    <w:rsid w:val="00C4101E"/>
     <w:rsid w:val="00C443D9"/>
     <w:rsid w:val="00C859C6"/>
     <w:rsid w:val="00C91CF6"/>
     <w:rsid w:val="00CB303C"/>
     <w:rsid w:val="00CB3A80"/>
     <w:rsid w:val="00CC3FE5"/>
     <w:rsid w:val="00CC5C4B"/>
     <w:rsid w:val="00CE119C"/>
     <w:rsid w:val="00CF072A"/>
     <w:rsid w:val="00CF70A0"/>
     <w:rsid w:val="00D006F4"/>
     <w:rsid w:val="00D037D3"/>
     <w:rsid w:val="00D06C4F"/>
     <w:rsid w:val="00D225A6"/>
     <w:rsid w:val="00D26C63"/>
     <w:rsid w:val="00D2705F"/>
     <w:rsid w:val="00D273BD"/>
     <w:rsid w:val="00D34C71"/>
     <w:rsid w:val="00D44445"/>
     <w:rsid w:val="00D525EC"/>
     <w:rsid w:val="00D72349"/>
     <w:rsid w:val="00D9313A"/>
     <w:rsid w:val="00DA6E39"/>
     <w:rsid w:val="00DB6B7C"/>
     <w:rsid w:val="00DD1236"/>
     <w:rsid w:val="00DD1DCA"/>
+    <w:rsid w:val="00DD638B"/>
     <w:rsid w:val="00DF4765"/>
     <w:rsid w:val="00DF5DBC"/>
     <w:rsid w:val="00E01C5B"/>
     <w:rsid w:val="00E048AF"/>
     <w:rsid w:val="00E052D4"/>
     <w:rsid w:val="00E64EA1"/>
     <w:rsid w:val="00E81F9F"/>
     <w:rsid w:val="00EA3357"/>
     <w:rsid w:val="00EB6645"/>
     <w:rsid w:val="00EB6CFC"/>
     <w:rsid w:val="00EC0FBD"/>
     <w:rsid w:val="00F36C90"/>
     <w:rsid w:val="00F6046A"/>
     <w:rsid w:val="00F76441"/>
     <w:rsid w:val="00F877C1"/>
     <w:rsid w:val="00F911FA"/>
     <w:rsid w:val="00F91C71"/>
     <w:rsid w:val="00FA22D6"/>
     <w:rsid w:val="00FC4BB6"/>
     <w:rsid w:val="00FD0F86"/>
-    <w:rsid w:val="00FD1B93"/>
     <w:rsid w:val="00FD7894"/>
     <w:rsid w:val="00FE3D90"/>
-    <w:rsid w:val="0E5223E2"/>
     <w:rsid w:val="25EEC356"/>
     <w:rsid w:val="4813A782"/>
     <w:rsid w:val="580B9EBC"/>
     <w:rsid w:val="66EF7B8E"/>
-    <w:rsid w:val="72170141"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pl-PL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="775125D4"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5CD8B5D5"/>
   <w15:docId w15:val="{2C2A69B1-9421-479E-83AA-6543A70D60E8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -16117,337 +15366,333 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:qFormat/>
     <w:rsid w:val="00DB6B7C"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
+        <w:tab w:val="clear" w:pos="794"/>
         <w:tab w:val="left" w:pos="397"/>
-        <w:tab w:val="clear" w:pos="794"/>
       </w:tabs>
       <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="340" w:hanging="340"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00CC5C4B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000E7E33"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002738C6"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002738C6"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
     <w:name w:val="Tekst komentarza Znak"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002738C6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstdymkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002738C6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002738C6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="002738C6"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004B7787"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004B7787"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004B7787"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004B7787"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
     <w:name w:val="Nagłówek 2 Znak"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
     <w:rsid w:val="00DB6B7C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00990EEE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00B30A8F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16691,69 +15936,78 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100305ED563D65A3C4D8A3ADA7A3BFE2D09" ma:contentTypeVersion="4" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="e0532f291aa861a695c19be50f39af58">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e268a214-753c-49ea-89a0-ed5601bed4d5" xmlns:ns3="42462c08-fb9a-48ab-948a-e171756184ad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="43bc8d14c54fb43a34aa23cbf623ba7e" ns2:_="" ns3:_="">
     <xsd:import namespace="e268a214-753c-49ea-89a0-ed5601bed4d5"/>
     <xsd:import namespace="42462c08-fb9a-48ab-948a-e171756184ad"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e268a214-753c-49ea-89a0-ed5601bed4d5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Udostępnianie" ma:internalName="SharedWithUsers" ma:readOnly="true">
@@ -16874,105 +16128,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83C66892-C6B3-4EB3-A540-E1DEF1AD2829}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39DF6063-7E9F-4AD8-87E9-23D124B54998}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1B081A7-4995-454C-B481-B10058FEEFBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e268a214-753c-49ea-89a0-ed5601bed4d5"/>
     <ds:schemaRef ds:uri="42462c08-fb9a-48ab-948a-e171756184ad"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>0</Words>
-  <Characters>0</Characters>
+  <Words>2801</Words>
+  <Characters>16812</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>0</Lines>
-  <Paragraphs>0</Paragraphs>
+  <Lines>140</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>VULCAN sp. z o.o.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <CharactersWithSpaces>19574</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ewa Kołczyk</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100305ED563D65A3C4D8A3ADA7A3BFE2D09</vt:lpwstr>
   </property>
 </Properties>
 </file>