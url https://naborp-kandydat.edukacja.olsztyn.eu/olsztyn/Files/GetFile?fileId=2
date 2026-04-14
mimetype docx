--- v0 (2026-02-07)
+++ v1 (2026-04-14)
@@ -10,52 +10,50 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="003C2866" w:rsidRPr="003C2866" w:rsidRDefault="003C2866" w:rsidP="003C2866">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="003C2866">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DNI OTWARTE W PRZEDSZKOLACH MIEJSKICH </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="489"/>
         <w:gridCol w:w="3339"/>
         <w:gridCol w:w="2433"/>
         <w:gridCol w:w="1621"/>
         <w:gridCol w:w="1611"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C2866" w:rsidRPr="003C2866" w:rsidTr="002E034A">
@@ -2695,68 +2693,70 @@
           <w:p w:rsidR="003C2866" w:rsidRPr="003C2866" w:rsidRDefault="003C2866" w:rsidP="003C2866">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2866">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>w Olsztynie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003C2866" w:rsidRPr="003C2866" w:rsidRDefault="003C2866" w:rsidP="003C2866">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="003C2866" w:rsidRPr="003C2866" w:rsidRDefault="00D67B35" w:rsidP="003C2866">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D67B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>aleja Marszałka Józefa Piłsudskiego 52a, 11-041 Olsztyn</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="003C2866" w:rsidRPr="003C2866" w:rsidRDefault="003C2866" w:rsidP="003C2866">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C2866">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">23 </w:t>
             </w:r>
@@ -4536,72 +4536,72 @@
     <w:p w:rsidR="003C2866" w:rsidRPr="003C2866" w:rsidRDefault="003C2866" w:rsidP="003C2866">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003C2866" w:rsidRPr="003C2866" w:rsidSect="002E034A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="993" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C503356"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5CE43090"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -4661,104 +4661,104 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00855BC9"/>
     <w:rsid w:val="00187B11"/>
     <w:rsid w:val="001C6EC1"/>
     <w:rsid w:val="002E034A"/>
     <w:rsid w:val="003C2866"/>
     <w:rsid w:val="004C6F3A"/>
     <w:rsid w:val="00502F3C"/>
     <w:rsid w:val="00855BC9"/>
     <w:rsid w:val="009472E1"/>
     <w:rsid w:val="00AB24C1"/>
     <w:rsid w:val="00B0213B"/>
     <w:rsid w:val="00BD10EC"/>
     <w:rsid w:val="00CE0F50"/>
+    <w:rsid w:val="00D67B35"/>
     <w:rsid w:val="00D73F31"/>
     <w:rsid w:val="00F54B92"/>
     <w:rsid w:val="00F77BD3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0781844E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{936A625E-1B0E-4E70-BABA-20F2618DAD97}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -5500,70 +5500,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>476</Words>
-  <Characters>2857</Characters>
+  <Words>477</Words>
+  <Characters>2868</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3327</CharactersWithSpaces>
+  <CharactersWithSpaces>3339</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Natalia Tokaj</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>